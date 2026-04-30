--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GWENOLA TOSSER-KLOPP </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches à l'INRAE, Centre de Toulouse-Auzeville, UMR1388 GenPhySE, équipe GenROC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">née le 22 décembre 1967 à Brest (Finistère), nationalité française, mariée, quatre enfants.Tél : 0561285114, courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenola.tosser@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-21 : animatrice de l’équipe « Génomique des Ruminants Ovins et Caprins », INRA-UMR1388, - 2007-2013 : animatrice de l’équipe « Génétique et Différenciation Ovarienne » puis « Génomique Des Ovins et caprins », INRA - UMR444,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 1994 : chercheure INRA(E) (CR2 1994-98, CR1 : 1998-2016, DR2 : depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches, Institut National Polytechnique de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Thèse de doctorat, Université de Paris XI, mention : &amp;quot;très honorable avec félicitations du jury&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : Diplôme d'Ingénieur Agronome, spécialisation Biochimie et Génétique, ENSARDiplôme d'Etudes Approfondies : &amp;quot;Biologie et Agronomie&amp;quot;, Université de Rennes I, mention T.B.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985 : Baccalauréat, série C, mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique : construction de banques et analyse des données de séquence haut-débit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique fonctionnelle : recherche de gènes différentiels et analyses statistiques et fonctionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biologie intégrative : analyse et réconciliation de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-aujourd’hui : chargée de recherches puis directrice de recherches au LGC (UMR444) puis au laboratoire de Géné-tique, Physiologie et Systèmes d’Elevage (GenPhySE), Centre INRA(E) de Toulouse-Midi-Pyrénées, UMR1388,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 : Thèse de doctorat à l'INRA de Jouy-en-Josas, au laboratoire de Virologie et Immunologie Moléculaires (VIM), sous la direction de J. Cohen : &amp;quot;La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topolo-giques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : 	Stage à l'INRA de Rennes, au laboratoire de Génétique animale sous la direction de J.M. Fraslin et J. Mallard &amp;quot;Re-cherche de conditions favorisant la multiplication et le maintien de l'état différencié d'hépatocytes de poulet en culture.&amp;quot; et Stage de fin d'études à l'INRA de Jouy-en-Josas, au laboratoire VIM, sous la direction de J. Cohen : &amp;quot;Expression dans le système &amp;quot;Baculovirus-Cellules de lépidoptère&amp;quot; de la protéine VP3 du Rotavirus bovin.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations complémentaires :Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : Utilisation et Protection de l’Animal de Laboratoire, fonction concepteur (10 jours), MOOC « Bien-être animal », Journées de réflexion autour de l’euthanasie des animaux (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Dynamiser sa carrière au féminin (5 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019 : informatique, bio-informatique, diverses formations au traitement des données haut-débit et manipulation de fichiers de grands dimensions (8 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : ARENA : structure et fonction des ARN (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Ecole chercheurs : Phylogénomique (4 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004, 2019 : Analyse et intégration des données d’expression (4 jours), MixOmics (1 jour)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Formation FPStat : Introduction à l’analyse statistique (4 jours)-2002, 2003, 2006 : Ateliers de formation INSERM 138, 145 et 169 : génomique et bioinformatique (8 jours)Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : La posture de facilitateur en intelligence collective/CNFPT (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Chef de projet PDA (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 : anglais (32h) et langue des signes française (138h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Management de proximité (7 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Personne compétente en radioprotection (7 jours), recyclage en 2012 (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Gestion du temps (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Formation des jurés de concours (2 jours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise, évaluation, animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis janvier 2015 : membre du Steering Committee du projet FAANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2012 : membre de l’Executive Committee d’ADAPTmap</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Responsable du Plan de Déplacement Administratif du Centre INRA de Toulouse, médaille d’Or des Trophées de la mobilité Tisséo en 2014 </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis mars 2010 : coordinatrice du Consortium International caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : membre du « Management Committee » de l’action COST 861 : European Network for Pig Genomics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 : membre du CSU de la plate-forme Biopuces de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2014 : membre du comité infrastructures puis du Comité Scientifique des Utilisateurs du CRB-GADIE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys de concours interne à l’INRA (TR, 2000) ou externe (IE, 2004; TR, 2008 et 2010, CRCN, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues GSE, BMCGenomics, BMCProceedings, les journées de la recherche avicole…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets pour le Bureau des Ressources Génétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement, co-encadrement, enseignementEncadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat : M. Cano (15 mois, 2010-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : C. Maroteau (2010-2014), P.Martin (2013-2016), C.Rochus (2013-2017), A. Suarez-Vega (2011-2015), C.Oget (2016-2019), L.Denoyelle (2016-2020),  C.Bourdon (2017-2020 ), V.Sorin (2023-    )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master : E. de Billy (1996), F. Bodin (1996), E. Bonnafé (1997), V. Gindraud (1997), C. Cabau (1998), N. Gobert (2003), R.Mestdagh (2006), S.Madieu (2007), A.Izart (2008), A.Chayriguet (2009), Liang Ma (2013), L. Le Berre (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence : S. Somnard (1995), S. Perret (1997) et B. Tournan (1999)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD : S.Cayré (1994-1995), C.Cabau (1998-2000), S.Villeger (1999-2000)Membre de comités de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Pillon, INRA, PRC, Tours-Nouzilly, soutenance le 17/10/2003, A. Thélie, INRA, PRC, Tours-Nouzilly, soutenance le 9/12/2008, O. Picone, INRA, BDR, Jouy-en-Josas, soutenance le 14/06/2011, Estelle Talouarn, INRAE, GenPhySE, soute-nance le 30/09/2020Ecoles doctorales Biologie, Santé, Biotechnologies et Sciences Ecologiques Vétérinaires, Agronomiques, Bioingénérie de Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de Master : 2H/an entre 2006 et 2010, coordination des enseignements de génétique animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modules expérimentaux : 8 sessions d’une semaine entre 1997 et 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche :Participation Contrats nationaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-27 : PEPR AgroDiv « Caractérisation génomique et fonctionnelle de la diversité des plantes et animaux domestiques comme clé de voûte de l’agroécologie : du génome au phénotype », référente petits ruminants, Coord : J.Salse & G.Restoux-2021-25 : CASDAR-RT PRESAGE : Préparer la création d’un observatoire des Anomalies Génétiques en Petits Ruminants, coord tâche 4.1, Coord. : Diane Buisson-2019-23 : FEDER-FSE MIDI-PYRENEES ET GARONNE 2014-2020 : SeqOccin : Séquençage Occitanie Innovation, ex-perte associée, Axe 1. Coord. : Cécile Donnadieu, Christine Gaspin, Denis Milan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21 : APIS-GENE : miRQTLait, Recherche d’associations entre microARNs, variants génétiques et QTL laitiers, co-coord du WP2=Validation des associations miARN-variant-QTL identifiées dans le WP1, Coord. : F.Le Provost</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-20 : ANR : REIDSOCS, Robustness, Efficiency, Inflammation and Diseases under the control of SOCS-2, coord. du WP4=transcriptome approach. Coordinateur : G.Foucras</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-17 : CAPRIMAM, Projet Région Centre : Mécanismes et prédicteurs de la résistance génétique de la chèvre aux mam-mites, responsable de la tâche 3 =Analyse fonctionnelle des contributions respectives de la CEM et des PMN à la réponse au challenge. Coordinateur : R.Rupp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : ANR : Monopoly, responsable du WP4=transcriptome approach. Coordinateur : S.Fabre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-09 : ANR : Refollis, responsable du WP4=data integration. Coordinatrice : A. Bonnet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Genanimal, séquençage de la banque AGENAE porcine. Coordinateur : F. Hatey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-97 : ACI (Appel d'offres ACC-SV1), « Caractérisation fonctionnelle et génétique de séquences non identifiées impliquées dans la folliculogenèse ovarienne chez la truie ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-95 : GREG, “Identification and mapping of genes involved in ovulation rate in the pig”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Participation Contrats européens :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-23 : SMARTER : SMAll RuminanTs breeding for Efficiency and Resilience, implication dans les WP2, WP3, WP4. Coord : Carole Moreno puis Rachel Rupp</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : 3SR : « Sustainable Solutions for Small Ruminants”. Coordination : Genesis Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-10 : SABRE : “Cutting Edge Genomics for Sustainable Animal Breeding”. Coord. : Gen. Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-10 : EADGENE : “European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety.” Coordinatrice : M.H. Pinard-van der Laan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GenetPig : 1998-2001, “Identification of genes controlling economic traits in pig”. Coordinateur : J. Gellin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : France Génomique, VarGoats (01/01/2016-). Identification of variations in goat genomes related to domestication and adaptation, 600 k€ de séquençage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : crédits incitatifs du Département de Génétique animale : GOATDGAT1 Analyse fonctionnelle de 2 mutations causales dans le gène DGAT1 caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-09 : AGENAE, Genovul Exploitation de la variabilité génétique intra et inter-espèces pour l’étude du déterminisme génétique du taux d’ovulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : AGENAE Etude de faisabilité de puces à ADN porcines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome-based association testing between a structural variant located upstream of the KIT gene and head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01037-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE001 : A new livestock multispecies SNP array to characterize genomic variation in European livestock gene bank collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (5), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and historical demography of underutilised goat breeds in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20728. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Goat Improvement Network: a scientific group empowering smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jennifer Woodward-Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1183240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1183240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNP-Based Profiling of Montecristo Feral Goat Populations Reveals a History of Isolation, Bottlenecks, and the Effects of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants of a QTL region improves the accuracy of genomic evaluation in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.588-601. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson‐petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.21363. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00682-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rouvellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serranito Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (21363 (2021)), https://doi.org/10.1038/s41598-021-00682-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2591-2602. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using information from a causal point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic studies in ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.5. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of copy number variation in the worldwide goat population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional SNP panel for parentage assessment and assignment in worldwide goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0423-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap: exploring goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection and environmental adaptation across the goat genome post-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eui Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0421-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors determine the evolution of infection with Staphylococcus aureus to gangrenous mastitis in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping for type and mammary health traits in French dairy goats identifies a pleiotropic region on chromosome 19 in the Saanen breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (6), pp.5214-5226. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat domestication and breeding : a jigsaw of historical, biological and molecular data with missing pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction : A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22118-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP panel dedicated to parentage assignment in French sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02052-0;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Wide Association Study Identifies New Loci Associated with Undesired Coat Color Phenotypes in Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and genome-wide association mapping for supernumerary teats in French Alpine and Saanen dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8891-8900. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPchiMp v.3: integrating and standardizing single nucleotide polymorphism data for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caprera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Online), non paginé. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1497-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection signatures in worldwide sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Inés Fariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la composition en acides gras et protéines du lait des ruminants et potentialités de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.283-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation for major milk fatty acids in Alpine and Saanen primiparous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3142-3155. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and investigation of polledness in divergent goat populations using 52 088 SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit S. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig multi-tissue normalised cDNA library: large-scale sequencing, cluster analysis and 9K micro-array resource generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Multivariate approaches and post analysis (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00409866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differential gene expression in in vitro FSH treated pig granulosa cells using suppression subtractive hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-4-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: Discriminant genes involved in follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (Suppl. 1), pp.S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione S-transferase alpha expressed in porcine sertoli cells is under the control of follicle-stimulating hormone and testosterone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benbrahim-Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1734-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved synteny and gene order difference between human chromosome 12 and pig chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oxvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Conover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne dans l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localisations of VIM, HSD3b, ACTA1 and PGM1 in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étiquettes pour les gènes : Une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequence tags for genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first catalog of genes involved in pig ovarian follicular differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of bovine rotavirus (RF strain) VP6 epitopes by real-time biospecific interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 204, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cytotoxic T cell epitopes on the VP3 and VP6 rotavirus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lintermanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 75, pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of in vitro reconstitution of rotavirus transcriptionally active particles by anti-VP6 monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135 (1-2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01309778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of rotavirus transcriptional activity using viral cores and recombinant baculovirus expressed VP6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (3-4), pp.451-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the major capsid protein VP6 of group C rotavirus and synthesis of chimeric single-shelled particles by using recombinant baculoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bremont-Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 66 (10), pp.5825-5831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of the structural variant upstream of the KIT gene underlying head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-S1-casein protein and gene variants in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham A Rahmatalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun A Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats (ICG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-based characterization of Montecristo feral goats in a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science and Production Association 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants to better characterize a QTL region and improve the accuracy of genomic evaluation in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the Montecristo feral goats in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European federation of Animal Science EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomics in French dairy goats selection scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IDF International Symposium on sheep, goat and other non-cow milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats international initiative, a 1000 goat genomes project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Congress of the Animal Science and Production Association ASPA – June, 13th 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap project : Exploring worldwide goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation from CaprineSNP50 BeadChip to sequence : a case-study in French Alpine and Saanen data from the VarGoats project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using the information of a pleiotropic point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Association Mapping for Type and Mammary Health Traits in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Copy Number Variation in the Worldwide Goat Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P Van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection in French sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIN (African Goat Improvement Network conference IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two causal mutations associated with milk fat content and milk fatty acid composition in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une puce 50000 SNP pour l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NGS, organisé par Illumina et la plate-forme Get-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SNP parentage assignment panel for French goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad S. Sonstegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et composition fine du lait de chèvre: le cas DGAT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and heritability estimations for two undesired coat color in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une mutation dans le gène SOCS2 (Suppressor of Cytokine Signalling 2) associée à la sensibilité aux mammites chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on goat genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parentés pour les populations françaises de petits ruminants en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL controlling milk somatic cell counts in sheep and goat support the polygenic architecture of mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of a QTL for mastitis resistance on OAR3 in Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources and tools for the exploitation of sheep and goat genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SR: Sustainable Solutions For Small Ruminants – Responding To The Pace Of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a putative autosomal gene controlling ovulation rate and infertility in Cambridge sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for traits of interest for the dairy goat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-908686-782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of birthcoat type in the Romanov breed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic variability of milk composition and qualitu in French dair goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Milk Genomics and Human Health (IMGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.476, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for milk production traits, fatty acids, udder morphology and milking speed in Alpine and Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, Availability of an international 50K SNP chip and RH panel: an update of the International Goat Genome Consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plant et Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et gestion pratique des gènes d'ovulation détectés dans les races ovines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outil de génotypage haut-débit : exemple de la puce chèvre 50K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sélection Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification with cDNA microarrays of discriminant genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Pig Genomics, Pig Genome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the ovarian follicle grow? a transcriptome point of view.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome ovarien : identification de réseaux de gènes impliqués dans la folliculogenèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006, 23 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth ARK-Genomics Farm Animal Functional Genomics Workshop, Wednesday 27th to Thursday 28th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: discriminant genes involved in pig ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lodi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminate genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Farm Animal Functional Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminant genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European congress on biotechnology, Août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes and gene networks involved in pig ovarian follicular development, by using cDNA micro-arrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Workshop on the Development and Function of Reproductive Organs, 12-15 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating variability in drug response: pharmacogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hp Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Symposium of the American Academy of Veterinary Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig normalised multi-tissue cDNA library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of 148 type I markers in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne du porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des &amp;quot;étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, sequencing and characterization of genes involved in prolificacy in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PigMap II Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cambridge, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome reverse genetic screen for natural deleterious variants in 4000 domestic ruminants to gain insight into mammalian gene function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of 7 QTL regions in dairy sheep confirms pleiotropic effect of the R96C mutation in the Socs2 gene on SCC, bacterial infection, size and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume Electronic Poster Session - Biology - Disease Resistance 2, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a snp parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for supernumerary teats and pink coat in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lucca, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection for milking speed in dairy Alpine and Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drobik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG 2012 Conference Abstracts Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken and pig normalised multi-tissue cDNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Göttingen, Germany. pp.38, 2002, Proceedings 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a catalogue of genes involved in FSH-induced development of pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Developmental Biology Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Toulouse, France. pp.132, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Marie Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBL-EBI Services Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Bähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jildau Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMBL-EBI. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and fine mapping of birthcoat type in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p. 385, 2011, 978-90-8686-177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folliculogenèse ovarienne : études fonctionnelles et comparatives chez des mammifères d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Institut National Polytechnique de Toulouse, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02949369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GWENOLA TOSSER-KLOPP </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches à l'INRAE, Centre de Toulouse-Auzeville, UMR1388 GenPhySE, équipe GenROC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">née le 22 décembre 1967 à Brest (Finistère), nationalité française, mariée, quatre enfants.Tél : 0561285114, courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenola.tosser@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-21 : animatrice de l’équipe « Génomique des Ruminants Ovins et Caprins », INRA-UMR1388, - 2007-2013 : animatrice de l’équipe « Génétique et Différenciation Ovarienne » puis « Génomique Des Ovins et caprins », INRA - UMR444,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 1994 : chercheure INRA(E) (CR2 1994-98, CR1 : 1998-2016, DR2 : depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches, Institut National Polytechnique de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Thèse de doctorat, Université de Paris XI, mention : &amp;quot;très honorable avec félicitations du jury&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : Diplôme d'Ingénieur Agronome, spécialisation Biochimie et Génétique, ENSARDiplôme d'Etudes Approfondies : &amp;quot;Biologie et Agronomie&amp;quot;, Université de Rennes I, mention T.B.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985 : Baccalauréat, série C, mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique : construction de banques et analyse des données de séquence haut-débit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique fonctionnelle : recherche de gènes différentiels et analyses statistiques et fonctionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biologie intégrative : analyse et réconciliation de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-aujourd’hui : chargée de recherches puis directrice de recherches au LGC (UMR444) puis au laboratoire de Géné-tique, Physiologie et Systèmes d’Elevage (GenPhySE), Centre INRA(E) de Toulouse-Midi-Pyrénées, UMR1388,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 : Thèse de doctorat à l'INRA de Jouy-en-Josas, au laboratoire de Virologie et Immunologie Moléculaires (VIM), sous la direction de J. Cohen : &amp;quot;La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topolo-giques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : 	Stage à l'INRA de Rennes, au laboratoire de Génétique animale sous la direction de J.M. Fraslin et J. Mallard &amp;quot;Re-cherche de conditions favorisant la multiplication et le maintien de l'état différencié d'hépatocytes de poulet en culture.&amp;quot; et Stage de fin d'études à l'INRA de Jouy-en-Josas, au laboratoire VIM, sous la direction de J. Cohen : &amp;quot;Expression dans le système &amp;quot;Baculovirus-Cellules de lépidoptère&amp;quot; de la protéine VP3 du Rotavirus bovin.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations complémentaires :Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : Utilisation et Protection de l’Animal de Laboratoire, fonction concepteur (10 jours), MOOC « Bien-être animal », Journées de réflexion autour de l’euthanasie des animaux (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Dynamiser sa carrière au féminin (5 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019 : informatique, bio-informatique, diverses formations au traitement des données haut-débit et manipulation de fichiers de grands dimensions (8 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : ARENA : structure et fonction des ARN (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Ecole chercheurs : Phylogénomique (4 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004, 2019 : Analyse et intégration des données d’expression (4 jours), MixOmics (1 jour)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Formation FPStat : Introduction à l’analyse statistique (4 jours)-2002, 2003, 2006 : Ateliers de formation INSERM 138, 145 et 169 : génomique et bioinformatique (8 jours)Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : La posture de facilitateur en intelligence collective/CNFPT (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Chef de projet PDA (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 : anglais (32h) et langue des signes française (138h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Management de proximité (7 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Personne compétente en radioprotection (7 jours), recyclage en 2012 (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Gestion du temps (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Formation des jurés de concours (2 jours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise, évaluation, animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis janvier 2015 : membre du Steering Committee du projet FAANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2012 : membre de l’Executive Committee d’ADAPTmap</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Responsable du Plan de Déplacement Administratif du Centre INRA de Toulouse, médaille d’Or des Trophées de la mobilité Tisséo en 2014 </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis mars 2010 : coordinatrice du Consortium International caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : membre du « Management Committee » de l’action COST 861 : European Network for Pig Genomics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 : membre du CSU de la plate-forme Biopuces de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2014 : membre du comité infrastructures puis du Comité Scientifique des Utilisateurs du CRB-GADIE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys de concours interne à l’INRA (TR, 2000) ou externe (IE, 2004; TR, 2008 et 2010, CRCN, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues GSE, BMCGenomics, BMCProceedings, les journées de la recherche avicole…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets pour le Bureau des Ressources Génétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement, co-encadrement, enseignementEncadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat : M. Cano (15 mois, 2010-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : C. Maroteau (2010-2014), P.Martin (2013-2016), C.Rochus (2013-2017), A. Suarez-Vega (2011-2015), C.Oget (2016-2019), L.Denoyelle (2016-2020),  C.Bourdon (2017-2020 ), V.Sorin (2023-    )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master : E. de Billy (1996), F. Bodin (1996), E. Bonnafé (1997), V. Gindraud (1997), C. Cabau (1998), N. Gobert (2003), R.Mestdagh (2006), S.Madieu (2007), A.Izart (2008), A.Chayriguet (2009), Liang Ma (2013), L. Le Berre (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence : S. Somnard (1995), S. Perret (1997) et B. Tournan (1999)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD : S.Cayré (1994-1995), C.Cabau (1998-2000), S.Villeger (1999-2000)Membre de comités de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Pillon, INRA, PRC, Tours-Nouzilly, soutenance le 17/10/2003, A. Thélie, INRA, PRC, Tours-Nouzilly, soutenance le 9/12/2008, O. Picone, INRA, BDR, Jouy-en-Josas, soutenance le 14/06/2011, Estelle Talouarn, INRAE, GenPhySE, soute-nance le 30/09/2020Ecoles doctorales Biologie, Santé, Biotechnologies et Sciences Ecologiques Vétérinaires, Agronomiques, Bioingénérie de Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de Master : 2H/an entre 2006 et 2010, coordination des enseignements de génétique animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modules expérimentaux : 8 sessions d’une semaine entre 1997 et 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche :Participation Contrats nationaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-27 : PEPR AgroDiv « Caractérisation génomique et fonctionnelle de la diversité des plantes et animaux domestiques comme clé de voûte de l’agroécologie : du génome au phénotype », référente petits ruminants, Coord : J.Salse & G.Restoux-2021-25 : CASDAR-RT PRESAGE : Préparer la création d’un observatoire des Anomalies Génétiques en Petits Ruminants, coord tâche 4.1, Coord. : Diane Buisson-2019-23 : FEDER-FSE MIDI-PYRENEES ET GARONNE 2014-2020 : SeqOccin : Séquençage Occitanie Innovation, ex-perte associée, Axe 1. Coord. : Cécile Donnadieu, Christine Gaspin, Denis Milan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21 : APIS-GENE : miRQTLait, Recherche d’associations entre microARNs, variants génétiques et QTL laitiers, co-coord du WP2=Validation des associations miARN-variant-QTL identifiées dans le WP1, Coord. : F.Le Provost</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-20 : ANR : REIDSOCS, Robustness, Efficiency, Inflammation and Diseases under the control of SOCS-2, coord. du WP4=transcriptome approach. Coordinateur : G.Foucras</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-17 : CAPRIMAM, Projet Région Centre : Mécanismes et prédicteurs de la résistance génétique de la chèvre aux mam-mites, responsable de la tâche 3 =Analyse fonctionnelle des contributions respectives de la CEM et des PMN à la réponse au challenge. Coordinateur : R.Rupp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : ANR : Monopoly, responsable du WP4=transcriptome approach. Coordinateur : S.Fabre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-09 : ANR : Refollis, responsable du WP4=data integration. Coordinatrice : A. Bonnet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Genanimal, séquençage de la banque AGENAE porcine. Coordinateur : F. Hatey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-97 : ACI (Appel d'offres ACC-SV1), « Caractérisation fonctionnelle et génétique de séquences non identifiées impliquées dans la folliculogenèse ovarienne chez la truie ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-95 : GREG, “Identification and mapping of genes involved in ovulation rate in the pig”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Participation Contrats européens :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-23 : SMARTER : SMAll RuminanTs breeding for Efficiency and Resilience, implication dans les WP2, WP3, WP4. Coord : Carole Moreno puis Rachel Rupp</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : 3SR : « Sustainable Solutions for Small Ruminants”. Coordination : Genesis Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-10 : SABRE : “Cutting Edge Genomics for Sustainable Animal Breeding”. Coord. : Gen. Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-10 : EADGENE : “European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety.” Coordinatrice : M.H. Pinard-van der Laan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GenetPig : 1998-2001, “Identification of genes controlling economic traits in pig”. Coordinateur : J. Gellin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : France Génomique, VarGoats (01/01/2016-). Identification of variations in goat genomes related to domestication and adaptation, 600 k€ de séquençage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : crédits incitatifs du Département de Génétique animale : GOATDGAT1 Analyse fonctionnelle de 2 mutations causales dans le gène DGAT1 caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-09 : AGENAE, Genovul Exploitation de la variabilité génétique intra et inter-espèces pour l’étude du déterminisme génétique du taux d’ovulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : AGENAE Etude de faisabilité de puces à ADN porcines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome-based association testing between a structural variant located upstream of the KIT gene and head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01037-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE001 : A new livestock multispecies SNP array to characterize genomic variation in European livestock gene bank collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and historical demography of underutilised goat breeds in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20728. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Goat Improvement Network: a scientific group empowering smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jennifer Woodward-Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1183240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1183240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNP-Based Profiling of Montecristo Feral Goat Populations Reveals a History of Isolation, Bottlenecks, and the Effects of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.21363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00682-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson‐petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rouvellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serranito Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (21363 (2021)), https://doi.org/10.1038/s41598-021-00682-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2591-2602. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants of a QTL region improves the accuracy of genomic evaluation in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.588-601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of copy number variation in the worldwide goat population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic studies in ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.5. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using information from a causal point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection and environmental adaptation across the goat genome post-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eui Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0421-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors determine the evolution of infection with Staphylococcus aureus to gangrenous mastitis in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping for type and mammary health traits in French dairy goats identifies a pleiotropic region on chromosome 19 in the Saanen breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (6), pp.5214-5226. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap: exploring goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional SNP panel for parentage assessment and assignment in worldwide goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0423-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02052-0;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction : A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22118-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP panel dedicated to parentage assignment in French sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat domestication and breeding : a jigsaw of historical, biological and molecular data with missing pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Wide Association Study Identifies New Loci Associated with Undesired Coat Color Phenotypes in Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and genome-wide association mapping for supernumerary teats in French Alpine and Saanen dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8891-8900. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPchiMp v.3: integrating and standardizing single nucleotide polymorphism data for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caprera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Online), non paginé. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1497-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la composition en acides gras et protéines du lait des ruminants et potentialités de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.283-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation for major milk fatty acids in Alpine and Saanen primiparous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3142-3155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection signatures in worldwide sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Inés Fariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and investigation of polledness in divergent goat populations using 52 088 SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit S. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig multi-tissue normalised cDNA library: large-scale sequencing, cluster analysis and 9K micro-array resource generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.17. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00409866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Multivariate approaches and post analysis (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differential gene expression in in vitro FSH treated pig granulosa cells using suppression subtractive hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-4-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: Discriminant genes involved in follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (Suppl. 1), pp.S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione S-transferase alpha expressed in porcine sertoli cells is under the control of follicle-stimulating hormone and testosterone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benbrahim-Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1734-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oxvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Conover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved synteny and gene order difference between human chromosome 12 and pig chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne dans l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localisations of VIM, HSD3b, ACTA1 and PGM1 in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étiquettes pour les gènes : Une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequence tags for genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first catalog of genes involved in pig ovarian follicular differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of bovine rotavirus (RF strain) VP6 epitopes by real-time biospecific interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 204, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cytotoxic T cell epitopes on the VP3 and VP6 rotavirus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lintermanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 75, pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of in vitro reconstitution of rotavirus transcriptionally active particles by anti-VP6 monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135 (1-2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01309778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of rotavirus transcriptional activity using viral cores and recombinant baculovirus expressed VP6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (3-4), pp.451-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the major capsid protein VP6 of group C rotavirus and synthesis of chimeric single-shelled particles by using recombinant baculoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bremont-Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 66 (10), pp.5825-5831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of the structural variant upstream of the KIT gene underlying head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-S1-casein protein and gene variants in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham A Rahmatalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun A Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats (ICG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants to better characterize a QTL region and improve the accuracy of genomic evaluation in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the Montecristo feral goats in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-based characterization of Montecristo feral goats in a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science and Production Association 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European federation of Animal Science EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomics in French dairy goats selection scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IDF International Symposium on sheep, goat and other non-cow milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats international initiative, a 1000 goat genomes project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Congress of the Animal Science and Production Association ASPA – June, 13th 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap project : Exploring worldwide goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation from CaprineSNP50 BeadChip to sequence : a case-study in French Alpine and Saanen data from the VarGoats project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using the information of a pleiotropic point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Association Mapping for Type and Mammary Health Traits in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Copy Number Variation in the Worldwide Goat Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P Van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIN (African Goat Improvement Network conference IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two causal mutations associated with milk fat content and milk fatty acid composition in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une puce 50000 SNP pour l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NGS, organisé par Illumina et la plate-forme Get-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection in French sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SNP parentage assignment panel for French goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et composition fine du lait de chèvre: le cas DGAT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad S. Sonstegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and heritability estimations for two undesired coat color in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une mutation dans le gène SOCS2 (Suppressor of Cytokine Signalling 2) associée à la sensibilité aux mammites chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on goat genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parentés pour les populations françaises de petits ruminants en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL controlling milk somatic cell counts in sheep and goat support the polygenic architecture of mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources and tools for the exploitation of sheep and goat genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SR: Sustainable Solutions For Small Ruminants – Responding To The Pace Of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a putative autosomal gene controlling ovulation rate and infertility in Cambridge sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for traits of interest for the dairy goat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-908686-782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of birthcoat type in the Romanov breed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of a QTL for mastitis resistance on OAR3 in Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.476, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for milk production traits, fatty acids, udder morphology and milking speed in Alpine and Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, Availability of an international 50K SNP chip and RH panel: an update of the International Goat Genome Consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plant et Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic variability of milk composition and qualitu in French dair goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Milk Genomics and Human Health (IMGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outil de génotypage haut-débit : exemple de la puce chèvre 50K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sélection Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et gestion pratique des gènes d'ovulation détectés dans les races ovines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Pig Genomics, Pig Genome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification with cDNA microarrays of discriminant genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the ovarian follicle grow? a transcriptome point of view.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome ovarien : identification de réseaux de gènes impliqués dans la folliculogenèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth ARK-Genomics Farm Animal Functional Genomics Workshop, Wednesday 27th to Thursday 28th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: discriminant genes involved in pig ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lodi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006, 23 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminant genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European congress on biotechnology, Août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminate genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Farm Animal Functional Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes and gene networks involved in pig ovarian follicular development, by using cDNA micro-arrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Workshop on the Development and Function of Reproductive Organs, 12-15 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating variability in drug response: pharmacogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hp Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Symposium of the American Academy of Veterinary Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig normalised multi-tissue cDNA library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of 148 type I markers in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne du porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des &amp;quot;étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, sequencing and characterization of genes involved in prolificacy in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PigMap II Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cambridge, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome reverse genetic screen for natural deleterious variants in 4000 domestic ruminants to gain insight into mammalian gene function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of 7 QTL regions in dairy sheep confirms pleiotropic effect of the R96C mutation in the Socs2 gene on SCC, bacterial infection, size and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume Electronic Poster Session - Biology - Disease Resistance 2, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a snp parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for supernumerary teats and pink coat in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lucca, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection for milking speed in dairy Alpine and Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drobik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG 2012 Conference Abstracts Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken and pig normalised multi-tissue cDNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Göttingen, Germany. pp.38, 2002, Proceedings 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a catalogue of genes involved in FSH-induced development of pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Developmental Biology Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Toulouse, France. pp.132, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and fine mapping of birthcoat type in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p. 385, 2011, 978-90-8686-177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Marie Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBL-EBI Services Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Bähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jildau Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMBL-EBI. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folliculogenèse ovarienne : études fonctionnelles et comparatives chez des mammifères d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Institut National Polytechnique de Toulouse, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02949369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A820B71"/>
+    <w:nsid w:val="1550DE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA253A65"/>
+    <w:nsid w:val="64771D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F21E920C"/>
+    <w:nsid w:val="15E0FCD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF3E1194"/>
+    <w:nsid w:val="56073937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="07F3A7C9"/>
+    <w:nsid w:val="751194C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C6A1C786"/>
+    <w:nsid w:val="40747D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="60578330"/>
+    <w:nsid w:val="426F6158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="AB2EB799"/>
+    <w:nsid w:val="C34E0916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="192517D5"/>
+    <w:nsid w:val="DE2927EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gwenola.tosser@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez Prendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Corvo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cozzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Manunza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsartsianidou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkavouzis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48005-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis van Tassell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jennifer Woodward-Greene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Silverstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Huson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1183240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Somenzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciampolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortellari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6068-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.05.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Rosen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. van Tassell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0150-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405275v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pagnacco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0423-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Luis Nicolazzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0427-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertolini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rochat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Soo Kim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0421-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624214v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0564-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13625" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613618v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amills" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12598" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622800v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22118-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0518-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605655v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02052-0;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152426" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11210" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel L. Nicolazzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caprera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1497-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640427v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103813" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630585v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7328" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kijas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit S. Ortiz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mcculloch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew James" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Brice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G4D1BM7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S12" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307571v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Bonaldo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-17" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660251v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Frappart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-35" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Low-So" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbrahim-Tallaa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894365v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001110" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687687v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894226v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasser" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715498v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kohli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Franco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willems" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lintermanns" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713279v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sandino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01309778" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S38LL869-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707904v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713749v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont-Deletang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238700v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812449v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham A Rahmatalla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Arends" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun A Brockmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812489v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817609v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812504v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155784v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309903v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crepaldi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787979v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt van Tassell" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Rothschild" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787023v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737201v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P Van Tassell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797264v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793991v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Besir" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801438v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793374v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800945v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Huson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad S. Sonstegard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801377v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739366v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742774v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbotte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genestout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743099v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Riggs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747410v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cockett" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807529v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748447v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-908686-782-0" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745044v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805199v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748049v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805662v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807426v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815640v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812521v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751898v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Law-So" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823335v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819697v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816904v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829530v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828173v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829999v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759607v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832597v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766107v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767464v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839832v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767367v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837976v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838793v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850086v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698695v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742660v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793476v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845183v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galoin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746333v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746339v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805833v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cano" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02949369v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851202v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gwenola.tosser@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez Prendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Corvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Manunza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsartsianidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkavouzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48005-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis van Tassell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jennifer Woodward-Greene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Silverstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Huson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1183240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Somenzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciampolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortellari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Rosen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. van Tassell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0150-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6068-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertolini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rochat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Soo Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0421-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0564-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Luis Nicolazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0427-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pagnacco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0423-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02052-0;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22118-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0518-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amills" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12598" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152426" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11210" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel L. Nicolazzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caprera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1497-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7328" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kijas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit S. Ortiz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mcculloch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew James" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Brice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G4D1BM7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Bonaldo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-17" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660251v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Frappart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-35" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Low-So" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbrahim-Tallaa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894365v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001110" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687687v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894226v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasser" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715498v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kohli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Franco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willems" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lintermanns" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713279v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sandino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01309778" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S38LL869-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707904v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713749v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont-Deletang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238700v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812449v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham A Rahmatalla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Arends" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun A Brockmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817609v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812504v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812489v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155784v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crepaldi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787979v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt van Tassell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Rothschild" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737201v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P Van Tassell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797264v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Besir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792842v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793374v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801377v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800945v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Huson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad S. Sonstegard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739366v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742774v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbotte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genestout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743099v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Riggs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cockett" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807529v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-908686-782-0" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745044v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748049v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805662v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805199v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807426v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812521v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815640v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751898v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Law-So" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819697v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816904v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828173v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829530v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829999v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759607v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832597v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766107v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839832v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837976v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767464v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838793v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850086v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698695v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742660v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793476v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845183v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galoin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805833v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cano" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746333v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746339v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851202v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02949369v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>