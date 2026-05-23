--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GWENOLA TOSSER-KLOPP </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches à l'INRAE, Centre de Toulouse-Auzeville, UMR1388 GenPhySE, équipe GenROC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">née le 22 décembre 1967 à Brest (Finistère), nationalité française, mariée, quatre enfants.Tél : 0561285114, courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenola.tosser@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-21 : animatrice de l’équipe « Génomique des Ruminants Ovins et Caprins », INRA-UMR1388, - 2007-2013 : animatrice de l’équipe « Génétique et Différenciation Ovarienne » puis « Génomique Des Ovins et caprins », INRA - UMR444,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 1994 : chercheure INRA(E) (CR2 1994-98, CR1 : 1998-2016, DR2 : depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches, Institut National Polytechnique de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Thèse de doctorat, Université de Paris XI, mention : &amp;quot;très honorable avec félicitations du jury&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : Diplôme d'Ingénieur Agronome, spécialisation Biochimie et Génétique, ENSARDiplôme d'Etudes Approfondies : &amp;quot;Biologie et Agronomie&amp;quot;, Université de Rennes I, mention T.B.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985 : Baccalauréat, série C, mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique : construction de banques et analyse des données de séquence haut-débit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique fonctionnelle : recherche de gènes différentiels et analyses statistiques et fonctionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biologie intégrative : analyse et réconciliation de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-aujourd’hui : chargée de recherches puis directrice de recherches au LGC (UMR444) puis au laboratoire de Géné-tique, Physiologie et Systèmes d’Elevage (GenPhySE), Centre INRA(E) de Toulouse-Midi-Pyrénées, UMR1388,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 : Thèse de doctorat à l'INRA de Jouy-en-Josas, au laboratoire de Virologie et Immunologie Moléculaires (VIM), sous la direction de J. Cohen : &amp;quot;La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topolo-giques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : 	Stage à l'INRA de Rennes, au laboratoire de Génétique animale sous la direction de J.M. Fraslin et J. Mallard &amp;quot;Re-cherche de conditions favorisant la multiplication et le maintien de l'état différencié d'hépatocytes de poulet en culture.&amp;quot; et Stage de fin d'études à l'INRA de Jouy-en-Josas, au laboratoire VIM, sous la direction de J. Cohen : &amp;quot;Expression dans le système &amp;quot;Baculovirus-Cellules de lépidoptère&amp;quot; de la protéine VP3 du Rotavirus bovin.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations complémentaires :Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : Utilisation et Protection de l’Animal de Laboratoire, fonction concepteur (10 jours), MOOC « Bien-être animal », Journées de réflexion autour de l’euthanasie des animaux (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Dynamiser sa carrière au féminin (5 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019 : informatique, bio-informatique, diverses formations au traitement des données haut-débit et manipulation de fichiers de grands dimensions (8 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : ARENA : structure et fonction des ARN (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Ecole chercheurs : Phylogénomique (4 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004, 2019 : Analyse et intégration des données d’expression (4 jours), MixOmics (1 jour)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Formation FPStat : Introduction à l’analyse statistique (4 jours)-2002, 2003, 2006 : Ateliers de formation INSERM 138, 145 et 169 : génomique et bioinformatique (8 jours)Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : La posture de facilitateur en intelligence collective/CNFPT (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Chef de projet PDA (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 : anglais (32h) et langue des signes française (138h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Management de proximité (7 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Personne compétente en radioprotection (7 jours), recyclage en 2012 (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Gestion du temps (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Formation des jurés de concours (2 jours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise, évaluation, animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis janvier 2015 : membre du Steering Committee du projet FAANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2012 : membre de l’Executive Committee d’ADAPTmap</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Responsable du Plan de Déplacement Administratif du Centre INRA de Toulouse, médaille d’Or des Trophées de la mobilité Tisséo en 2014 </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis mars 2010 : coordinatrice du Consortium International caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : membre du « Management Committee » de l’action COST 861 : European Network for Pig Genomics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 : membre du CSU de la plate-forme Biopuces de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2014 : membre du comité infrastructures puis du Comité Scientifique des Utilisateurs du CRB-GADIE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys de concours interne à l’INRA (TR, 2000) ou externe (IE, 2004; TR, 2008 et 2010, CRCN, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues GSE, BMCGenomics, BMCProceedings, les journées de la recherche avicole…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets pour le Bureau des Ressources Génétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement, co-encadrement, enseignementEncadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat : M. Cano (15 mois, 2010-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : C. Maroteau (2010-2014), P.Martin (2013-2016), C.Rochus (2013-2017), A. Suarez-Vega (2011-2015), C.Oget (2016-2019), L.Denoyelle (2016-2020),  C.Bourdon (2017-2020 ), V.Sorin (2023-    )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master : E. de Billy (1996), F. Bodin (1996), E. Bonnafé (1997), V. Gindraud (1997), C. Cabau (1998), N. Gobert (2003), R.Mestdagh (2006), S.Madieu (2007), A.Izart (2008), A.Chayriguet (2009), Liang Ma (2013), L. Le Berre (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence : S. Somnard (1995), S. Perret (1997) et B. Tournan (1999)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD : S.Cayré (1994-1995), C.Cabau (1998-2000), S.Villeger (1999-2000)Membre de comités de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Pillon, INRA, PRC, Tours-Nouzilly, soutenance le 17/10/2003, A. Thélie, INRA, PRC, Tours-Nouzilly, soutenance le 9/12/2008, O. Picone, INRA, BDR, Jouy-en-Josas, soutenance le 14/06/2011, Estelle Talouarn, INRAE, GenPhySE, soute-nance le 30/09/2020Ecoles doctorales Biologie, Santé, Biotechnologies et Sciences Ecologiques Vétérinaires, Agronomiques, Bioingénérie de Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de Master : 2H/an entre 2006 et 2010, coordination des enseignements de génétique animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modules expérimentaux : 8 sessions d’une semaine entre 1997 et 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche :Participation Contrats nationaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-27 : PEPR AgroDiv « Caractérisation génomique et fonctionnelle de la diversité des plantes et animaux domestiques comme clé de voûte de l’agroécologie : du génome au phénotype », référente petits ruminants, Coord : J.Salse & G.Restoux-2021-25 : CASDAR-RT PRESAGE : Préparer la création d’un observatoire des Anomalies Génétiques en Petits Ruminants, coord tâche 4.1, Coord. : Diane Buisson-2019-23 : FEDER-FSE MIDI-PYRENEES ET GARONNE 2014-2020 : SeqOccin : Séquençage Occitanie Innovation, ex-perte associée, Axe 1. Coord. : Cécile Donnadieu, Christine Gaspin, Denis Milan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21 : APIS-GENE : miRQTLait, Recherche d’associations entre microARNs, variants génétiques et QTL laitiers, co-coord du WP2=Validation des associations miARN-variant-QTL identifiées dans le WP1, Coord. : F.Le Provost</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-20 : ANR : REIDSOCS, Robustness, Efficiency, Inflammation and Diseases under the control of SOCS-2, coord. du WP4=transcriptome approach. Coordinateur : G.Foucras</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-17 : CAPRIMAM, Projet Région Centre : Mécanismes et prédicteurs de la résistance génétique de la chèvre aux mam-mites, responsable de la tâche 3 =Analyse fonctionnelle des contributions respectives de la CEM et des PMN à la réponse au challenge. Coordinateur : R.Rupp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : ANR : Monopoly, responsable du WP4=transcriptome approach. Coordinateur : S.Fabre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-09 : ANR : Refollis, responsable du WP4=data integration. Coordinatrice : A. Bonnet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Genanimal, séquençage de la banque AGENAE porcine. Coordinateur : F. Hatey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-97 : ACI (Appel d'offres ACC-SV1), « Caractérisation fonctionnelle et génétique de séquences non identifiées impliquées dans la folliculogenèse ovarienne chez la truie ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-95 : GREG, “Identification and mapping of genes involved in ovulation rate in the pig”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Participation Contrats européens :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-23 : SMARTER : SMAll RuminanTs breeding for Efficiency and Resilience, implication dans les WP2, WP3, WP4. Coord : Carole Moreno puis Rachel Rupp</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : 3SR : « Sustainable Solutions for Small Ruminants”. Coordination : Genesis Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-10 : SABRE : “Cutting Edge Genomics for Sustainable Animal Breeding”. Coord. : Gen. Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-10 : EADGENE : “European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety.” Coordinatrice : M.H. Pinard-van der Laan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GenetPig : 1998-2001, “Identification of genes controlling economic traits in pig”. Coordinateur : J. Gellin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : France Génomique, VarGoats (01/01/2016-). Identification of variations in goat genomes related to domestication and adaptation, 600 k€ de séquençage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : crédits incitatifs du Département de Génétique animale : GOATDGAT1 Analyse fonctionnelle de 2 mutations causales dans le gène DGAT1 caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-09 : AGENAE, Genovul Exploitation de la variabilité génétique intra et inter-espèces pour l’étude du déterminisme génétique du taux d’ovulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : AGENAE Etude de faisabilité de puces à ADN porcines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome-based association testing between a structural variant located upstream of the KIT gene and head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01037-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE001 : A new livestock multispecies SNP array to characterize genomic variation in European livestock gene bank collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and historical demography of underutilised goat breeds in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20728. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Goat Improvement Network: a scientific group empowering smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jennifer Woodward-Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1183240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1183240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNP-Based Profiling of Montecristo Feral Goat Populations Reveals a History of Isolation, Bottlenecks, and the Effects of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.21363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00682-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson‐petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rouvellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serranito Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (21363 (2021)), https://doi.org/10.1038/s41598-021-00682-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2591-2602. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants of a QTL region improves the accuracy of genomic evaluation in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.588-601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of copy number variation in the worldwide goat population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic studies in ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.5. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using information from a causal point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection and environmental adaptation across the goat genome post-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eui Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0421-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors determine the evolution of infection with Staphylococcus aureus to gangrenous mastitis in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping for type and mammary health traits in French dairy goats identifies a pleiotropic region on chromosome 19 in the Saanen breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (6), pp.5214-5226. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap: exploring goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional SNP panel for parentage assessment and assignment in worldwide goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0423-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02052-0;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction : A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22118-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP panel dedicated to parentage assignment in French sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat domestication and breeding : a jigsaw of historical, biological and molecular data with missing pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Wide Association Study Identifies New Loci Associated with Undesired Coat Color Phenotypes in Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and genome-wide association mapping for supernumerary teats in French Alpine and Saanen dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8891-8900. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPchiMp v.3: integrating and standardizing single nucleotide polymorphism data for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caprera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Online), non paginé. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1497-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la composition en acides gras et protéines du lait des ruminants et potentialités de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.283-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation for major milk fatty acids in Alpine and Saanen primiparous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3142-3155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection signatures in worldwide sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Inés Fariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and investigation of polledness in divergent goat populations using 52 088 SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit S. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig multi-tissue normalised cDNA library: large-scale sequencing, cluster analysis and 9K micro-array resource generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.17. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00409866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Multivariate approaches and post analysis (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differential gene expression in in vitro FSH treated pig granulosa cells using suppression subtractive hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-4-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: Discriminant genes involved in follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (Suppl. 1), pp.S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione S-transferase alpha expressed in porcine sertoli cells is under the control of follicle-stimulating hormone and testosterone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benbrahim-Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1734-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oxvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Conover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved synteny and gene order difference between human chromosome 12 and pig chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne dans l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localisations of VIM, HSD3b, ACTA1 and PGM1 in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étiquettes pour les gènes : Une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequence tags for genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first catalog of genes involved in pig ovarian follicular differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of bovine rotavirus (RF strain) VP6 epitopes by real-time biospecific interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 204, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cytotoxic T cell epitopes on the VP3 and VP6 rotavirus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lintermanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 75, pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of in vitro reconstitution of rotavirus transcriptionally active particles by anti-VP6 monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135 (1-2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01309778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of rotavirus transcriptional activity using viral cores and recombinant baculovirus expressed VP6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (3-4), pp.451-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the major capsid protein VP6 of group C rotavirus and synthesis of chimeric single-shelled particles by using recombinant baculoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bremont-Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 66 (10), pp.5825-5831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of the structural variant upstream of the KIT gene underlying head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-S1-casein protein and gene variants in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham A Rahmatalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun A Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats (ICG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants to better characterize a QTL region and improve the accuracy of genomic evaluation in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the Montecristo feral goats in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-based characterization of Montecristo feral goats in a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science and Production Association 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European federation of Animal Science EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomics in French dairy goats selection scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IDF International Symposium on sheep, goat and other non-cow milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats international initiative, a 1000 goat genomes project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Congress of the Animal Science and Production Association ASPA – June, 13th 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap project : Exploring worldwide goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation from CaprineSNP50 BeadChip to sequence : a case-study in French Alpine and Saanen data from the VarGoats project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using the information of a pleiotropic point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Association Mapping for Type and Mammary Health Traits in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Copy Number Variation in the Worldwide Goat Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P Van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIN (African Goat Improvement Network conference IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two causal mutations associated with milk fat content and milk fatty acid composition in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une puce 50000 SNP pour l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NGS, organisé par Illumina et la plate-forme Get-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection in French sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SNP parentage assignment panel for French goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et composition fine du lait de chèvre: le cas DGAT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad S. Sonstegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and heritability estimations for two undesired coat color in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une mutation dans le gène SOCS2 (Suppressor of Cytokine Signalling 2) associée à la sensibilité aux mammites chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on goat genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parentés pour les populations françaises de petits ruminants en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL controlling milk somatic cell counts in sheep and goat support the polygenic architecture of mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources and tools for the exploitation of sheep and goat genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SR: Sustainable Solutions For Small Ruminants – Responding To The Pace Of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a putative autosomal gene controlling ovulation rate and infertility in Cambridge sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for traits of interest for the dairy goat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-908686-782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of birthcoat type in the Romanov breed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of a QTL for mastitis resistance on OAR3 in Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.476, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for milk production traits, fatty acids, udder morphology and milking speed in Alpine and Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, Availability of an international 50K SNP chip and RH panel: an update of the International Goat Genome Consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plant et Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic variability of milk composition and qualitu in French dair goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Milk Genomics and Human Health (IMGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outil de génotypage haut-débit : exemple de la puce chèvre 50K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sélection Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et gestion pratique des gènes d'ovulation détectés dans les races ovines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Pig Genomics, Pig Genome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification with cDNA microarrays of discriminant genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the ovarian follicle grow? a transcriptome point of view.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome ovarien : identification de réseaux de gènes impliqués dans la folliculogenèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth ARK-Genomics Farm Animal Functional Genomics Workshop, Wednesday 27th to Thursday 28th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: discriminant genes involved in pig ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lodi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006, 23 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminant genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European congress on biotechnology, Août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminate genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Farm Animal Functional Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes and gene networks involved in pig ovarian follicular development, by using cDNA micro-arrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Workshop on the Development and Function of Reproductive Organs, 12-15 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating variability in drug response: pharmacogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hp Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Symposium of the American Academy of Veterinary Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig normalised multi-tissue cDNA library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of 148 type I markers in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne du porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des &amp;quot;étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, sequencing and characterization of genes involved in prolificacy in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PigMap II Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cambridge, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome reverse genetic screen for natural deleterious variants in 4000 domestic ruminants to gain insight into mammalian gene function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of 7 QTL regions in dairy sheep confirms pleiotropic effect of the R96C mutation in the Socs2 gene on SCC, bacterial infection, size and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume Electronic Poster Session - Biology - Disease Resistance 2, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a snp parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for supernumerary teats and pink coat in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lucca, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection for milking speed in dairy Alpine and Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drobik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG 2012 Conference Abstracts Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken and pig normalised multi-tissue cDNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Göttingen, Germany. pp.38, 2002, Proceedings 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a catalogue of genes involved in FSH-induced development of pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Developmental Biology Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Toulouse, France. pp.132, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and fine mapping of birthcoat type in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p. 385, 2011, 978-90-8686-177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Marie Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBL-EBI Services Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Bähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jildau Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMBL-EBI. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folliculogenèse ovarienne : études fonctionnelles et comparatives chez des mammifères d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Institut National Polytechnique de Toulouse, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02949369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GWENOLA TOSSER-KLOPP </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherches à l'INRAE, Centre de Toulouse-Auzeville, UMR1388 GenPhySE, équipe GenROC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">née le 22 décembre 1967 à Brest (Finistère), nationalité française, mariée, quatre enfants.Tél : 0561285114, courriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenola.tosser@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014-21 : animatrice de l’équipe « Génomique des Ruminants Ovins et Caprins », INRA-UMR1388, - 2007-2013 : animatrice de l’équipe « Génétique et Différenciation Ovarienne » puis « Génomique Des Ovins et caprins », INRA - UMR444,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 1994 : chercheure INRA(E) (CR2 1994-98, CR1 : 1998-2016, DR2 : depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Habilitation à Diriger des Recherches, Institut National Polytechnique de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 : Thèse de doctorat, Université de Paris XI, mention : &amp;quot;très honorable avec félicitations du jury&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : Diplôme d'Ingénieur Agronome, spécialisation Biochimie et Génétique, ENSARDiplôme d'Etudes Approfondies : &amp;quot;Biologie et Agronomie&amp;quot;, Université de Rennes I, mention T.B.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1985 : Baccalauréat, série C, mention AB.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique : construction de banques et analyse des données de séquence haut-débit</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Génomique fonctionnelle : recherche de gènes différentiels et analyses statistiques et fonctionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biologie intégrative : analyse et réconciliation de données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expériences professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-aujourd’hui : chargée de recherches puis directrice de recherches au LGC (UMR444) puis au laboratoire de Géné-tique, Physiologie et Systèmes d’Elevage (GenPhySE), Centre INRA(E) de Toulouse-Midi-Pyrénées, UMR1388,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1993 : Thèse de doctorat à l'INRA de Jouy-en-Josas, au laboratoire de Virologie et Immunologie Moléculaires (VIM), sous la direction de J. Cohen : &amp;quot;La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topolo-giques&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 : 	Stage à l'INRA de Rennes, au laboratoire de Génétique animale sous la direction de J.M. Fraslin et J. Mallard &amp;quot;Re-cherche de conditions favorisant la multiplication et le maintien de l'état différencié d'hépatocytes de poulet en culture.&amp;quot; et Stage de fin d'études à l'INRA de Jouy-en-Josas, au laboratoire VIM, sous la direction de J. Cohen : &amp;quot;Expression dans le système &amp;quot;Baculovirus-Cellules de lépidoptère&amp;quot; de la protéine VP3 du Rotavirus bovin.&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formations complémentaires :Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022 : Utilisation et Protection de l’Animal de Laboratoire, fonction concepteur (10 jours), MOOC « Bien-être animal », Journées de réflexion autour de l’euthanasie des animaux (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 : Dynamiser sa carrière au féminin (5 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2019 : informatique, bio-informatique, diverses formations au traitement des données haut-débit et manipulation de fichiers de grands dimensions (8 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : ARENA : structure et fonction des ARN (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Ecole chercheurs : Phylogénomique (4 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004, 2019 : Analyse et intégration des données d’expression (4 jours), MixOmics (1 jour)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Formation FPStat : Introduction à l’analyse statistique (4 jours)-2002, 2003, 2006 : Ateliers de formation INSERM 138, 145 et 169 : génomique et bioinformatique (8 jours)Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 : La posture de facilitateur en intelligence collective/CNFPT (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Chef de projet PDA (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2014 : anglais (32h) et langue des signes française (138h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Management de proximité (7 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Personne compétente en radioprotection (7 jours), recyclage en 2012 (3 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Gestion du temps (2 jours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Formation des jurés de concours (2 jours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise, évaluation, animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis janvier 2015 : membre du Steering Committee du projet FAANG</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2012 : membre de l’Executive Committee d’ADAPTmap</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 : Responsable du Plan de Déplacement Administratif du Centre INRA de Toulouse, médaille d’Or des Trophées de la mobilité Tisséo en 2014 </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis mars 2010 : coordinatrice du Consortium International caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 : membre du « Management Committee » de l’action COST 861 : European Network for Pig Genomics</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2008 : membre du CSU de la plate-forme Biopuces de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2014 : membre du comité infrastructures puis du Comité Scientifique des Utilisateurs du CRB-GADIE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys de concours interne à l’INRA (TR, 2000) ou externe (IE, 2004; TR, 2008 et 2010, CRCN, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relectrice pour les revues GSE, BMCGenomics, BMCProceedings, les journées de la recherche avicole…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets pour le Bureau des Ressources Génétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement, co-encadrement, enseignementEncadrements :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Post-doctorat : M. Cano (15 mois, 2010-2011)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : C. Maroteau (2010-2014), P.Martin (2013-2016), C.Rochus (2013-2017), A. Suarez-Vega (2011-2015), C.Oget (2016-2019), L.Denoyelle (2016-2020),  C.Bourdon (2017-2020 ), V.Sorin (2023-    )</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master : E. de Billy (1996), F. Bodin (1996), E. Bonnafé (1997), V. Gindraud (1997), C. Cabau (1998), N. Gobert (2003), R.Mestdagh (2006), S.Madieu (2007), A.Izart (2008), A.Chayriguet (2009), Liang Ma (2013), L. Le Berre (2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence : S. Somnard (1995), S. Perret (1997) et B. Tournan (1999)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CDD : S.Cayré (1994-1995), C.Cabau (1998-2000), S.Villeger (1999-2000)Membre de comités de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Pillon, INRA, PRC, Tours-Nouzilly, soutenance le 17/10/2003, A. Thélie, INRA, PRC, Tours-Nouzilly, soutenance le 9/12/2008, O. Picone, INRA, BDR, Jouy-en-Josas, soutenance le 14/06/2011, Estelle Talouarn, INRAE, GenPhySE, soute-nance le 30/09/2020Ecoles doctorales Biologie, Santé, Biotechnologies et Sciences Ecologiques Vétérinaires, Agronomiques, Bioingénérie de Toulouse III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">cours de Master : 2H/an entre 2006 et 2010, coordination des enseignements de génétique animale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modules expérimentaux : 8 sessions d’une semaine entre 1997 et 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrats de recherche :Participation Contrats nationaux :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-27 : PEPR AgroDiv « Caractérisation génomique et fonctionnelle de la diversité des plantes et animaux domestiques comme clé de voûte de l’agroécologie : du génome au phénotype », référente petits ruminants, Coord : J.Salse & G.Restoux-2021-25 : CASDAR-RT PRESAGE : Préparer la création d’un observatoire des Anomalies Génétiques en Petits Ruminants, coord tâche 4.1, Coord. : Diane Buisson-2019-23 : FEDER-FSE MIDI-PYRENEES ET GARONNE 2014-2020 : SeqOccin : Séquençage Occitanie Innovation, ex-perte associée, Axe 1. Coord. : Cécile Donnadieu, Christine Gaspin, Denis Milan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-21 : APIS-GENE : miRQTLait, Recherche d’associations entre microARNs, variants génétiques et QTL laitiers, co-coord du WP2=Validation des associations miARN-variant-QTL identifiées dans le WP1, Coord. : F.Le Provost</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-20 : ANR : REIDSOCS, Robustness, Efficiency, Inflammation and Diseases under the control of SOCS-2, coord. du WP4=transcriptome approach. Coordinateur : G.Foucras</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-17 : CAPRIMAM, Projet Région Centre : Mécanismes et prédicteurs de la résistance génétique de la chèvre aux mam-mites, responsable de la tâche 3 =Analyse fonctionnelle des contributions respectives de la CEM et des PMN à la réponse au challenge. Coordinateur : R.Rupp.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : ANR : Monopoly, responsable du WP4=transcriptome approach. Coordinateur : S.Fabre.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-09 : ANR : Refollis, responsable du WP4=data integration. Coordinatrice : A. Bonnet.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Genanimal, séquençage de la banque AGENAE porcine. Coordinateur : F. Hatey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1996-97 : ACI (Appel d'offres ACC-SV1), « Caractérisation fonctionnelle et génétique de séquences non identifiées impliquées dans la folliculogenèse ovarienne chez la truie ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-95 : GREG, “Identification and mapping of genes involved in ovulation rate in the pig”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Participation Contrats européens :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-23 : SMARTER : SMAll RuminanTs breeding for Efficiency and Resilience, implication dans les WP2, WP3, WP4. Coord : Carole Moreno puis Rachel Rupp</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-13 : 3SR : « Sustainable Solutions for Small Ruminants”. Coordination : Genesis Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-10 : SABRE : “Cutting Edge Genomics for Sustainable Animal Breeding”. Coord. : Gen. Faraday.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-10 : EADGENE : “European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety.” Coordinatrice : M.H. Pinard-van der Laan.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GenetPig : 1998-2001, “Identification of genes controlling economic traits in pig”. Coordinateur : J. Gellin.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : France Génomique, VarGoats (01/01/2016-). Identification of variations in goat genomes related to domestication and adaptation, 600 k€ de séquençage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : crédits incitatifs du Département de Génétique animale : GOATDGAT1 Analyse fonctionnelle de 2 mutations causales dans le gène DGAT1 caprin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-09 : AGENAE, Genovul Exploitation de la variabilité génétique intra et inter-espèces pour l’étude du déterminisme génétique du taux d’ovulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : AGENAE Etude de faisabilité de puces à ADN porcines</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of a pangenome uncovers novel non-reference unique insertion sequences in cattle highlighting their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-026-01373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pangenome-based association testing between a structural variant located upstream of the KIT gene and head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M P Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M M Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 58 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-026-01037-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.61. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE001 : A new livestock multispecies SNP array to characterize genomic variation in European livestock gene bank collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gonzalez Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Corvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (5), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ruminant Telomere-to-Telomere (RT2T) Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kalbfleisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Adelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Almansa-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (8), pp.1566-1573. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-024-01835-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gigabyte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46471/gigabyte.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and historical demography of underutilised goat breeds in North-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20728. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-48005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African Goat Improvement Network: a scientific group empowering smallholder farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jennifer Woodward-Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1183240. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2023.1183240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNP-Based Profiling of Montecristo Feral Goat Populations Reveals a History of Isolation, Bottlenecks, and the Effects of Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Vajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson‐petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.21363. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00682-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 for Horn Patterning in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rouvellac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serranito Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (21363 (2021)), https://doi.org/10.1038/s41598-021-00682-z</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of variations in microRNAs with a potential impact on dairy traits using whole ruminant genome SNP datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-98639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic × environment variation in sheep lines bred for divergent resistance to strongyle infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2591-2602. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants of a QTL region improves the accuracy of genomic evaluation in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.588-601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association analysis on semen volume and milk yield using different strategies of imputation to whole genome sequence in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-020-0826-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadeer Aboshady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Stear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Bédèrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0218719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic studies in ovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.55-64. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A validation study of loci associated with mastitis resistance in two French dairy sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.5. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0448-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of copy number variation in the worldwide goat population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (5), pp.636-646. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on milk somatic cell count in goats improves udder health and milk quality with no effect on nematode resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.5242-5253. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using information from a causal point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the selection history of adaptive loci using genome-wide scans for selection: an example from domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors determine the evolution of infection with Staphylococcus aureus to gangrenous mastitis in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0564-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of selection and environmental adaptation across the goat genome post-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eui Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0421-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent genomic signatures of domestication in sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Orozco-Terwengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Streeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.813. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03206-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01875703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping for type and mammary health traits in French dairy goats identifies a pleiotropic region on chromosome 19 in the Saanen breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101 (6), pp.5214-5226. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap: exploring goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P. van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F. Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.61. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional SNP panel for parentage assessment and assignment in worldwide goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0423-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP panel dedicated to parentage assignment in French sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02052-0;⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author correction : A genome scan for milk production traits in dairy goats reveals two new mutations in Dgat1 reducing milk fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Canale-Tabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22118-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variant discovery in the sheep milk transcriptome using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, Non paginé. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-3581-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat domestication and breeding : a jigsaw of historical, biological and molecular data with missing pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (6), </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive RNA-Seq profiling to evaluate lactating sheep mammary gland transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Arranz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, Non paginé. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Wide Association Study Identifies New Loci Associated with Undesired Coat Color Phenotypes in Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and genome-wide association mapping for supernumerary teats in French Alpine and Saanen dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8891-8900. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction : Design and Characterization of a 52K SNP Chip for Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0152632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and comparative analysis of the milk transcriptome in two dairy sheep breeds using RNA sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation in suppressor of cytokine signalling 2 (&amp;lt;em&amp;gt;Socs2&amp;lt;/em&amp;gt;) increases the susceptibility to inflammation of the mammary gland while associated with higher body weight and size and higher milk production in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (12), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining GWAS and RNA-Seq Approaches for Detection of the Causal Mutation for Hereditary Junctional Epidermolysis Bullosa in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Gutiérrez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Benavides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentín Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), Non paginé. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNPchiMp v.3: integrating and standardizing single nucleotide polymorphism data for livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caprera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Nazzicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Strozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (Online), non paginé. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1497-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de la composition en acides gras et protéines du lait des ruminants et potentialités de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.283-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of a 52K SNP chip for goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0086227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameter estimation for major milk fatty acids in Alpine and Saanen primiparous goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (5), pp.3142-3155. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection signatures in worldwide sheep populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Inés Fariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and automated whole-genome optical mapping of the genome of a domestic goat (Capra hircus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianqing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyong Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.135-141. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and investigation of polledness in divergent goat populations using 52 088 SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit S. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blair Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (3), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1003482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by laser capture microdissection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (august), pp.417. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Hedegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (Suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using GOTM, Pathway studio and ingenuity softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (Suppl 4), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, online (suppl.4), Non paginé. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-3-S4-S12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for interpreting lists of affected genes obtained in a DNA microarray experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bicciato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sancristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study on transcriptome data analysis of folliculogenesis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (3), pp.393-401. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig multi-tissue normalised cDNA library: large-scale sequencing, cluster analysis and 9K micro-array resource generation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Bonaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.17. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Comparison of methods and guidelines for data normalisation and selection of differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Boettcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.633-650. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2007029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset : Comparison of methods for data normalisation and detection of differential expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a simulated microarray dataset: Comparison of methods for data normalisation and detection of differential expression (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Pérez-Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Denis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dovč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.669-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of gene expression in porcine skeletal muscle after post-injection local injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uro-Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (8), pp.1480-9. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-007-9266-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00409866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set : Multivariate approaches and post analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the real EADGENE data set: Multivariate approaches and post analysis (Open Access publication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Buitenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Closset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (6), pp.651-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differential gene expression in in vitro FSH treated pig granulosa cells using suppression subtractive hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-4-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: Discriminant genes involved in follicular development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 118 (Suppl. 1), pp.S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione S-transferase alpha expressed in porcine sertoli cells is under the control of follicle-stimulating hormone and testosterone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Benbrahim-Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.1734-1742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserved synteny and gene order difference between human chromosome 12 and pig chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 94, pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy-associated plasma protein-A (PAPP-A) in ovine, bovine, porcine, and equine ovarian follicles : involvement in IGF binding protein-4 proteolytic degradation and mRNA expression during follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mazerbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oxvig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Conover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142 (12), pp.5243-5253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional study and regional mapping of 44 hormono-regulated genes isolated from a porcine granulosa cell library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.69-87. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hawken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne dans l'espèce porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localisations of VIM, HSD3b, ACTA1 and PGM1 in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des étiquettes pour les gènes : Une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressed sequence tags for genes: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (6), pp.521-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first catalog of genes involved in pig ovarian follicular differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology of bovine rotavirus (RF strain) VP6 epitopes by real-time biospecific interaction analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 204, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of cytotoxic T cell epitopes on the VP3 and VP6 rotavirus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lintermanns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 75, pp.589-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of in vitro reconstitution of rotavirus transcriptionally active particles by anti-VP6 monoclonal antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 135 (1-2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01309778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of rotavirus transcriptional activity using viral cores and recombinant baculovirus expressed VP6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 133 (3-4), pp.451-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the major capsid protein VP6 of group C rotavirus and synthesis of chimeric single-shelled particles by using recombinant baculoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bremont-Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 66 (10), pp.5825-5831</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cattle Pangenome Approach Reveals Novel Non-Reference Unique Insertions and Their Impact on Economic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grohs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of the structural variant upstream of the KIT gene underlying head depigmentation across a diverse panel of cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maulana Mughitz Naji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates for Goat SNP Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Borba Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Talenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna S Grulikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Noce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a comprehensive ovine pangenome from 11 breeds provides new insights into their genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cattle pangenome for 14 French dairy and beef breeds provides new insights into their genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-S1-casein protein and gene variants in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham A Rahmatalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun A Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats (ICG2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Eger, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence variants to better characterize a QTL region and improve the accuracy of genomic evaluation in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal haplotypes in domestic and wild goats reveal ancient paternal bottlenecks and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Lenstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vargoats Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France. pp.886-889, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the Montecristo feral goats in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Senczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ciampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Cortellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC and IGGC Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse-Dunedin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-based characterization of Montecristo feral goats in a Mediterranean perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Somenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science and Production Association 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier-Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsing sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European federation of Animal Science EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://meetings.eaap.org/wp-content/uploads/2021/09/2019-ghent-book-of-abstracts.pdf, Aug 2019, Ghent, Belgium. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomics in French dairy goats selection scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IDF International Symposium on sheep, goat and other non-cow milk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats international initiative, a 1000 goat genomes project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Congress of the Animal Science and Production Association ASPA – June, 13th 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of microRNA genetic variants in dairy cattle, from their detection to the analysis of their biological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AdaptMap project : Exploring worldwide goat diversity and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel L. Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bertolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RumimiR: a detailed microRNA database focused on ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Aujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation from CaprineSNP50 BeadChip to sequence : a case-study in French Alpine and Saanen data from the VarGoats project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative methods improve the accuracy of genomic prediction using the information of a pleiotropic point mutation in a dairy sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Long Non-Coding RNAs Linked to Parasite Host Immune Response in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Menzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnie A. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide Association Mapping for Type and Mammary Health Traits in French Dairy Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 1130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Copy Number Variation in the Worldwide Goat Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curtis P Van Tassell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0150-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats: first results of an international 1000-genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Environmental and Agronomical Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'associations entre microARNs, variants génétiques et QTL laitiers chez les bovins caprins et ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGIN (African Goat Improvement Network conference IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection in French sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of two causal mutations associated with milk fat content and milk fatty acid composition in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une puce 50000 SNP pour l'espèce caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NGS, organisé par Illumina et la plate-forme Get-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SNP parentage assignment panel for French goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique et composition fine du lait de chèvre: le cas DGAT1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hüseyin Besir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the International Goat Genome Consortium Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max F Rothschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tad S. Sonstegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and heritability estimations for two undesired coat color in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une mutation dans le gène SOCS2 (Suppressor of Cytokine Signalling 2) associée à la sensibilité aux mammites chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a SNP parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on goat genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezequiel Luis Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ajmone-Marsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather J Huson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penny Riggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignation de parentés pour les populations françaises de petits ruminants en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL controlling milk somatic cell counts in sheep and goat support the polygenic architecture of mastitis resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, resources and tools for the exploitation of sheep and goat genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Dalrymple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelle Cockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3SR: Sustainable Solutions For Small Ruminants – Responding To The Pace Of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a putative autosomal gene controlling ovulation rate and infertility in Cambridge sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Keane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for traits of interest for the dairy goat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-908686-782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of birthcoat type in the Romanov breed sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of a QTL for mastitis resistance on OAR3 in Lacaune dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.476, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Persani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches en génomique des caprins : Etat d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Carillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'information de la comission caprine de FGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, availability of an international 50K SNP chip and RH panel: an update of the international goat genome consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Heuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Conference of the Plant &amp; Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant &amp; Animal Genome (PAG). USA., Jan 2012, San Diego, United States. 28 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for milk production traits, fatty acids, udder morphology and milking speed in Alpine and Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Asociation (IGA). Little Rock.; Universidad de las Palmas de Gran Canaria. Las Palmas, ESP.; Ministerio de Agricultura Alimentacion y Medio Ambiente. Gobierno.; Instituto Nacional de Investigación y Tecnología Agraria y Alimentaria (INIA). Madrid, ESP., Sep 2012, Gran Canaria, Spain. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat genome assembly, Availability of an international 50K SNP chip and RH panel: an update of the International Goat Genome Consortium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plant et Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diégo - Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic variability of milk composition and qualitu in French dair goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maroteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Milk Genomics and Human Health (IMGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a high density SNP International Goat Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Johari Jiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diégo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sheep granulosa cells and oocytes during early follicular development obtained by Laser Capture Microdissection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Ovarian Club "The Oocyte : from Basic Research to Clinical Practice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outil de génotypage haut-débit : exemple de la puce chèvre 50K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sélection Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech. FRA., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et gestion pratique des gènes d'ovulation détectés dans les races ovines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Merino Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REFOLLIS , Restitution des résultats scientifiques dans les projets financés par l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Séminaire Agenae / Genanimal Tours, 21-23 octobre 2009 (oral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of early folliculogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod : L’ARN au centre de la régulation des gènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Roscoff, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are gene networks always meaningful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Animal Disease Genomics Network of Excellence for Animal Health and Food Safety (EADGENE Days 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE, La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Pig Genomics, Pig Genome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway results from the chicken data set using several softwares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lelystad (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene network reconstruction from microarray data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE and SABRE Post-Analyses, Animal Sciences Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lelystad, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification with cDNA microarrays of discriminant genes and gene networks involved in pig ovarian follicular atresia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What makes the ovarian follicle grow? a transcriptome point of view.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Embryogenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome ovarien : identification de réseaux de gènes impliqués dans la folliculogenèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene profile clustering, selection of predictive genes using random forests and a stochastic algorithm, regulatory networks in a transcriptomic kinetics on bovine mastistis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new procedures to detect differentially expressed genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE Data Analysis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tune, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth ARK-Genomics Farm Animal Functional Genomics Workshop, Wednesday 27th to Thursday 28th September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006, 28-29 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells: discriminant genes involved in pig ovarian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Low-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Pig Genomics, 20-21th February 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lodi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of discriminant genes and gene networks involved in pig ovarian follicular atresia by using cDNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mormede Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GénoToul 2006, 23 Novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaniements du muscle strié après injection intra-musculaire chez le porc : analyse du transcriptome et étude cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Concordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminant genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European congress on biotechnology, Août 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome of pig ovarian cells : discriminate genes involved in follicular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Anh Lê Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Law-So</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Farm Animal Functional Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Edinburgh, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genes and gene networks involved in pig ovarian follicular development, by using cDNA micro-arrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.O. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Workshop on the Development and Function of Reproductive Organs, 12-15 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées du transcriptome sur 4 espèces : bovin, porc, poulet, truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des Animaux d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Pénon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating variability in drug response: pharmacogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hp Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennial Symposium of the American Academy of Veterinary Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pig normalised multi-tissue cDNA library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of 148 type I markers in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'approche fonctionnelle : la fonction ovarienne du porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Clouscard-Martinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du gène : les grandes étapes de l'utilisation de l'information génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cap d Agde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valse des &amp;quot;étiquettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes hormono-régulés dans les cellules de granulosa de truie, par tri différentiel et PCR différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Clouscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, localisation and functional analysis of FSH-regulated genes expressed in pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès de la Société Française d'Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, sequencing and characterization of genes involved in prolificacy in pig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PigMap II Project Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Cambridge, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active proliferation of adult chicken hepatocytes ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Hervé Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Meeting of the European Tissue Culture Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome reverse genetic screen for natural deleterious variants in 4000 domestic ruminants to gain insight into mammalian gene function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats du programme VarGoats : « 1000 génomes caprins »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Amills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ben Braiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lncRNAs regulating variable stress-responding sheep naturally exposed to gastrointestinal nematode parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroa Suárez-Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Dixon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niel A Karrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Peregrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sequence data to refine QTL mapping in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25 (1ère Ed.), 717 p., 2019, Book of the Abstracts of the 70th Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARNs de la glande mammaire et du lait. Convergence vers la définition d'une signature multi-espèces spécifique de la fonction de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et premiers résultats du programme 1000 génomes caprins : VarGoats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of 7 QTL regions in dairy sheep confirms pleiotropic effect of the R96C mutation in the Socs2 gene on SCC, bacterial infection, size and milk production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Volume Electronic Poster Session - Biology - Disease Resistance 2, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applieds to livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a snp parentage assignment panel for French sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barbotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genomes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for supernumerary teats and pink coat in French dairy goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: Quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Lucca, Italy. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of QTL affecting resistance to nematodes in Sheep identified in a Back-Cross design in a pure breed population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings 10th World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection for milking speed in dairy Alpine and Saanen Goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress of Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Drobik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Hanrahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. ISAG Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, ISAG 2012 Conference Abstracts Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for genes of interest in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEZ - EAAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 16 (1ère Ed), 2010, 61th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken and pig normalised multi-tissue cDNA libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Benne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Göttingen, Germany. pp.38, 2002, Proceedings 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a catalogue of genes involved in FSH-induced development of pig ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mulsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hatey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Developmental Biology Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Toulouse, France. pp.132, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and fine mapping of birthcoat type in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Foulquie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. Wageningen Academic Publishers, Abstract, p. 385, 2011, 978-90-8686-177-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMARTER-database: a tool to integrate SNP array datasets for sheep and goat breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Cozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Manunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Ramirez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tsartsianidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkagkavouzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptations of Mediterranean sheep and goats through an integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cavalazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polycerate Mutants Reveals the Evolutionary Co-option of HOXD1 to Determine the Number and Topology of Horns in Bovidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hintermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyle-resistant sheep express their potential across environments and leave limited scope for parasite plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High density genome scan for selection signatures in French sheep reveals allelic heterogeneity and introgression at adaptive loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Marie Rochus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMBL-EBI Services Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürg Bähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jildau Bouwman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ciccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMBL-EBI. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine VP6 du rotavirus bovin : propriétés structurales, fonctionnelles et topologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La folliculogenèse ovarienne : études fonctionnelles et comparatives chez des mammifères d’intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Institut National Polytechnique de Toulouse, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02949369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1550DE82"/>
+    <w:nsid w:val="5EC971DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64771D96"/>
+    <w:nsid w:val="A947AE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15E0FCD4"/>
+    <w:nsid w:val="21781266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56073937"/>
+    <w:nsid w:val="6ACECBD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="751194C3"/>
+    <w:nsid w:val="51B78763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="40747D90"/>
+    <w:nsid w:val="65A8C593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="426F6158"/>
+    <w:nsid w:val="0DD2EB4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C34E0916"/>
+    <w:nsid w:val="B4834203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DE2927EE"/>
+    <w:nsid w:val="BFF11587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1546,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gwenola.tosser@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez Prendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Corvo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Manunza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsartsianidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkavouzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48005-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis van Tassell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jennifer Woodward-Greene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Silverstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Huson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1183240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Somenzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciampolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortellari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Rosen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. van Tassell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0150-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154634v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.05.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6068-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405277v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertolini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rochat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Soo Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0421-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0564-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Luis Nicolazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0427-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pagnacco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0423-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02052-0;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22118-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0518-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amills" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12598" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152426" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11210" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel L. Nicolazzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caprera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1497-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7328" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kijas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit S. Ortiz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mcculloch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew James" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Brice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G4D1BM7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Bonaldo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-17" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660251v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Frappart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-35" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Low-So" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbrahim-Tallaa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894365v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001110" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687687v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894226v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasser" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715498v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kohli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Franco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willems" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lintermanns" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713279v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sandino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01309778" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S38LL869-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707904v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713749v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont-Deletang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238700v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812449v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham A Rahmatalla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Arends" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun A Brockmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817609v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812504v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812489v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155784v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crepaldi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787979v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt van Tassell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Rothschild" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737169v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737201v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P Van Tassell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797264v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Besir" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801438v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792842v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793374v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801377v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800945v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Huson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad S. Sonstegard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739366v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742774v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbotte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genestout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743099v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Riggs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cockett" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807529v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-908686-782-0" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745044v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748049v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805662v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805199v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807426v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812521v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815640v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751898v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Law-So" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819697v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816904v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828173v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829530v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829999v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759607v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832597v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766107v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839832v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767367v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837976v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767464v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838793v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850086v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698695v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742660v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793476v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845183v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galoin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805833v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cano" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746333v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746339v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851202v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02949369v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gwenola.tosser@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jobs.inra.fr/A-la-une/Prix-et-distinctions/l-or-aux-Trophees-Tisseo-Ecomobilite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tosser-Klopp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Naji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-026-01037-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonzalez Prendes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Corvo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.70039" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kalbfleisch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mckay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Murdoch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adelson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Almansa-Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01835-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Manunza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ramirez-Diaz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsartsianidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkagkavouzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lazzari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48005-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis van Tassell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rosen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jennifer Woodward-Greene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Silverstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Huson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1183240" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Somenzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Senczuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ciampolini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortellari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13020213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00682-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hintermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serranito Bruno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourdon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98639-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-020-0826-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.05.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Stella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0448-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Rosen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P. van Tassell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0150-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Aujean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz099" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623444v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15664" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620016v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6068-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rochus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4447-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0564-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405277v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bertolini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Talenti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rochat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eui Soo Kim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0421-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01875703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Orozco-Terwengel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Streeter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03206-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maroteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13625" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Luis Nicolazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0427-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pagnacco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0423-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605129v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0518-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605655v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02052-0;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22118-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Su&#225;rez-Vega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guti&#233;rrez-Gil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3581-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613618v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amills" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12598" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630260v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Arranz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.51" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639511v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152426" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11210" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152632" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18399" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tasca" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005629" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n P&#233;rez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126416" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631220v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel L. Nicolazzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caprera" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nazzicari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Strozzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1497-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019568v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086227" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7328" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640427v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Fariello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Dong" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianqing Xiao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyong Du" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2478" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Kijas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit S. Ortiz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Mcculloch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew James" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Brice" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G4D1BM7T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-417" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Hedegaard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Bicciato" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Buitenhuis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730039v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-3-S4-S12" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730017v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bicciato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buitenhuis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collado-Romero" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gobert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003479" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Bonaldo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-17" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan de Koning" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Boettcher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657968v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Koning" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Boettcher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007029" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657926v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Watson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica P&#233;rez-Alegre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Denis Baron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dov&#269;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894626v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409866v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Ferr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9266-8" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VSKDDMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sorensen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Closset" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894625v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S&#248;rensen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660251v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Frappart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-35" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671042v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Low-So" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672930v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbrahim-Tallaa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benahmed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672427v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681434v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Overgaard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oxvig" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christiansen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Conover" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894365v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001110" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696477v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687687v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686550v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685081v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894226v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Clouscard-Martinato" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasser" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685904v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687313v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715498v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kohli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713840v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Franco" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefevre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willems" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lintermanns" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713279v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sandino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01309778" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S38LL869-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707904v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713749v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labbe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremont-Deletang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537087v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238700v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Borba Neumann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Eggen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S Grulikowski" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Noce" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812449v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham A Rahmatalla" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Arends" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun A Brockmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817609v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817722v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lenstra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vargoats Consortium" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Nijman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.D. Rosen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_208" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812504v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812489v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155964v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Clement" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809337v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155784v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Crepaldi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ajmone-Marsan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812528v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787979v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt van Tassell" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F Rothschild" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738039v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790419v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787023v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786968v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Dixon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel A Karrow" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Menzies" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie A. Mallard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737169v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737201v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis P Van Tassell" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785613v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734423v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797264v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792842v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793991v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Besir" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801438v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793374v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801377v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800945v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J Huson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tad S. Sonstegard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739366v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740055v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742774v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbotte" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genestout" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743099v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Riggs" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742664v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739645v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747410v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Dalrymple" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cockett" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archibald" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807529v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-908686-782-0" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745044v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Allain" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744835v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807743v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019243v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Eggen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Heuven" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748049v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805662v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805199v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194170v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Johari Jiken" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807426v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817254v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817818v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816128v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668239v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811912v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729781v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812521v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815640v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756606v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821922v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751898v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Law-So" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813420v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Duval" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812711v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819697v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816904v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823335v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831961v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Ferre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828173v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829530v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829999v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830199v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759607v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hp Lefebvre" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832597v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766107v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765983v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767464v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839832v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767367v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837976v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838793v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850086v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777795v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chauveau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698695v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812438v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Denoyelle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amills" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786567v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borkowski" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Peregrine" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737623v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2019.org" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790505v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817570v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831443v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.org/proceedings/2018/fine-mapping-7-qtl-regions-dairy-sheep-confirms-pleiotropic-effects-r96c-mutation" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742660v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793476v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741411v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cortet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard-Letort" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742775v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755092v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44987.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649319v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845183v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galoin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805833v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cano" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746333v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746339v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426679v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746565v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Marie Rochus" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746697v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg B&#228;hler" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildau Bouwman" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buell" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ciccarelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851202v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02949369v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>