--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1003,204 +1003,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade chaton-aspirateur de l’humanité</w:t>
+                <w:t xml:space="preserve">Chiffonnier du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Comportement des Choses</w:t>
+              <w:t xml:space="preserve">La beauté d’une ville, Controverses esthétiques et transition écologique à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les presses du réel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-37896-149-7</w:t>
+                <w:t xml:space="preserve">Wildproject</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-381140-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350456v1</w:t>
+                <w:t xml:space="preserve">hal-04350432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffonnier du futur</w:t>
+                <w:t xml:space="preserve">Le stade chaton-aspirateur de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La beauté d’une ville, Controverses esthétiques et transition écologique à Paris</w:t>
+              <w:t xml:space="preserve">Le Comportement des Choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildproject</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-381140-216</w:t>
+                <w:t xml:space="preserve">Les presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37896-149-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350432v1</w:t>
+                <w:t xml:space="preserve">hal-04350456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture fantôme</w:t>
               </w:r>
@@ -1466,185 +1466,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chasseur-cueilleur, le chiffonnier et l’agrégateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital stories. Arts, design et cultures transmédia, Jean-Paul Fourmentraux (dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2016</w:t>
+              <w:t xml:space="preserve">Digital Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.195-206, 2016, 9782705691929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518011v1</w:t>
+                <w:t xml:space="preserve">hal-04535593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chasseur-cueilleur, le chiffonnier et l’agrégateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Wagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Degoutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Wagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Stories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.195-206, 2016, 9782705691929</w:t>
+              <w:t xml:space="preserve">Digital stories. Arts, design et cultures transmédia, Jean-Paul Fourmentraux (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535593v1</w:t>
+                <w:t xml:space="preserve">hal-02518011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTOPIES EN POUDRE</w:t>
               </w:r>
@@ -1811,200 +1811,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planet Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Somaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SubStance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.104389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351057v1</w:t>
+                <w:t xml:space="preserve">hal-04350836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planet Stock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Somaini</w:t>
+                <w:t xml:space="preserve">Fresh Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Wagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Wagon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique d'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SubStance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 52 (Number 1), pp. 226-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.104389⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350836v1</w:t>
+                <w:t xml:space="preserve">hal-04351057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstructure dans le coma</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Degoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Wagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Guess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/fr/a/catalogue-de-la-biennale-internationale-design-saint-etienne-2017-1063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.104389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.067.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WQ97SFZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/planete-b-de-gwenola-wagon/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/psychanalyse-de-laeroport-international/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Degoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Wagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Guess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/fr/a/catalogue-de-la-biennale-internationale-design-saint-etienne-2017-1063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.104389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.067.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WQ97SFZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/planete-b-de-gwenola-wagon/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/psychanalyse-de-laeroport-international/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>