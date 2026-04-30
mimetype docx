--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1003,204 +1003,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffonnier du futur</w:t>
+                <w:t xml:space="preserve">Le stade chaton-aspirateur de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La beauté d’une ville, Controverses esthétiques et transition écologique à Paris</w:t>
+              <w:t xml:space="preserve">Le Comportement des Choses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildproject</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-381140-216</w:t>
+                <w:t xml:space="preserve">Les presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-37896-149-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350432v1</w:t>
+                <w:t xml:space="preserve">hal-04350456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade chaton-aspirateur de l’humanité</w:t>
+                <w:t xml:space="preserve">Chiffonnier du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Comportement des Choses</w:t>
+              <w:t xml:space="preserve">La beauté d’une ville, Controverses esthétiques et transition écologique à Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les presses du réel</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-37896-149-7</w:t>
+                <w:t xml:space="preserve">Wildproject</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-381140-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350456v1</w:t>
+                <w:t xml:space="preserve">hal-04350432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture fantôme</w:t>
               </w:r>
@@ -1466,185 +1466,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chasseur-cueilleur, le chiffonnier et l’agrégateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Wagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Degoutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Wagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Stories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.195-206, 2016, 9782705691929</w:t>
+              <w:t xml:space="preserve">Digital stories. Arts, design et cultures transmédia, Jean-Paul Fourmentraux (dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535593v1</w:t>
+                <w:t xml:space="preserve">hal-02518011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chasseur-cueilleur, le chiffonnier et l’agrégateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Wagon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Degoutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital stories. Arts, design et cultures transmédia, Jean-Paul Fourmentraux (dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2016</w:t>
+              <w:t xml:space="preserve">Digital Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.195-206, 2016, 9782705691929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518011v1</w:t>
+                <w:t xml:space="preserve">hal-04535593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTOPIES EN POUDRE</w:t>
               </w:r>
@@ -3633,51 +3633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Degoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Wagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Guess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8611" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/fr/a/catalogue-de-la-biennale-internationale-design-saint-etienne-2017-1063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535593v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.104389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.067.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WQ97SFZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/planete-b-de-gwenola-wagon/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/psychanalyse-de-laeroport-international/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Degoutin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Wagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Guess" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wildproject.org/livres/la-beaute-d-une-ville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350564v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citedudesign.com/fr/a/catalogue-de-la-biennale-internationale-design-saint-etienne-2017-1063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02518011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02975583v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Somaini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.104389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jaumouill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Kreplak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guillier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.14124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.067.0105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WQ97SFZW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350403v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.129.0097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00871652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/planete-b-de-gwenola-wagon/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.369editions.com/psychanalyse-de-laeroport-international/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00177253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>