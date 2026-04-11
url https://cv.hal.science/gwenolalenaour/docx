--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -939,186 +939,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les pollutions industrielles et documenter les atteintes à la santé : des incertitudes chroniques au Sud de Lyon</w:t>
+                <w:t xml:space="preserve">Participation contrainte et action publique, les dilemmes des politiques de gestion des risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
+              <w:t xml:space="preserve">Payre, Renaud; Paul, Christian; Parnet, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels majeurs et environnements: défis pour les acteurs internes et externes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.175-193, 2025</w:t>
+              <w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.71-78, 2025, Au fil du débat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05120394v1</w:t>
+                <w:t xml:space="preserve">halshs-05099339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation contrainte et action publique, les dilemmes des politiques de gestion des risques industriels</w:t>
+                <w:t xml:space="preserve">Mesurer les pollutions industrielles et documenter les atteintes à la santé : des incertitudes chroniques au Sud de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Payre, Renaud; Paul, Christian; Parnet, Christophe. </w:t>
+              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.71-78, 2025, Au fil du débat</w:t>
+              <w:t xml:space="preserve">Risques industriels majeurs et environnements: défis pour les acteurs internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-193, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05099339v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé publique vétérinaire comme laboratoire. La formation par la recherche des inspecteurs vétérinaires</w:t>
               </w:r>
@@ -1395,199 +1395,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plan national pour l'alimentation en France, une expérience pilote pour la diffusion de One Health [Témoignage de Nathalie Guerson, recueilli par Gwenola Le Naour]</w:t>
+                <w:t xml:space="preserve">One Health au coeur de l'évaluation du risque [Témoignage de Charlotte Dunoyer, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guerson</w:t>
+                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Quæ, pp.205-211, 2022, 978-2-7592-3296-3</w:t>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.182-190, 2022, 978-2-7592-3296-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714398v1</w:t>
+                <w:t xml:space="preserve">halshs-03714397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health au coeur de l'évaluation du risque [Témoignage de Charlotte Dunoyer, recueilli par Gwenola Le Naour]</w:t>
+                <w:t xml:space="preserve">Le Plan national pour l'alimentation en France, une expérience pilote pour la diffusion de One Health [Témoignage de Nathalie Guerson, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
+                <w:t xml:space="preserve">Nathalie Guerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Quæ, pp.182-190, 2022, 978-2-7592-3296-3</w:t>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.205-211, 2022, 978-2-7592-3296-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714397v1</w:t>
+                <w:t xml:space="preserve">halshs-03714398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'engager pour la biodiversité [Témoignage de Diana Sepúlveda, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
@@ -2755,186 +2755,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats locaux de sécurité : des instruments dédiés aux élus ? Les cas des départements du Var et des Bouches-du-Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualification de plaintes de riverains en savoirs utiles : une géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buisson-Fenet, Hélène;Le Naour, Gwenola;. </w:t>
+              <w:t xml:space="preserve">Le Bianic, Thomas;Vion, Antoine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les professionnels de l'action publique face à leurs instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octares, pp.121-130, 2008</w:t>
+              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.223-239, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00358972v1</w:t>
+                <w:t xml:space="preserve">halshs-00358979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification de plaintes de riverains en savoirs utiles : une géométrie variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contrats locaux de sécurité : des instruments dédiés aux élus ? Les cas des départements du Var et des Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paulet-Puccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Bianic, Thomas;Vion, Antoine;. </w:t>
+              <w:t xml:space="preserve">Buisson-Fenet, Hélène;Le Naour, Gwenola;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.223-239, 2008</w:t>
+              <w:t xml:space="preserve">Les professionnels de l'action publique face à leurs instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.121-130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00358979v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00358972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer l'action collective : un service municipal dans la conduite d'une politique de lutte contre le sida et la toxicomanie à Marseille</w:t>
               </w:r>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E624788"/>
+    <w:nsid w:val="7F86BC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>