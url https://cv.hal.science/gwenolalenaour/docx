--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -939,186 +939,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation contrainte et action publique, les dilemmes des politiques de gestion des risques industriels</w:t>
+                <w:t xml:space="preserve">Mesurer les pollutions industrielles et documenter les atteintes à la santé : des incertitudes chroniques au Sud de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Payre, Renaud; Paul, Christian; Parnet, Christophe. </w:t>
+              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.71-78, 2025, Au fil du débat</w:t>
+              <w:t xml:space="preserve">Risques industriels majeurs et environnements: défis pour les acteurs internes et externes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-193, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05099339v1</w:t>
+                <w:t xml:space="preserve">halshs-05120394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les pollutions industrielles et documenter les atteintes à la santé : des incertitudes chroniques au Sud de Lyon</w:t>
+                <w:t xml:space="preserve">Participation contrainte et action publique, les dilemmes des politiques de gestion des risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dupré, Michèle; Le Coze, Jean-Christophe. </w:t>
+              <w:t xml:space="preserve">Payre, Renaud; Paul, Christian; Parnet, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques industriels majeurs et environnements: défis pour les acteurs internes et externes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.71-78, 2025, Au fil du débat</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05120394v1</w:t>
+                <w:t xml:space="preserve">halshs-05099339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé publique vétérinaire comme laboratoire. La formation par la recherche des inspecteurs vétérinaires</w:t>
               </w:r>
@@ -1395,199 +1395,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health au coeur de l'évaluation du risque [Témoignage de Charlotte Dunoyer, recueilli par Gwenola Le Naour]</w:t>
+                <w:t xml:space="preserve">Le Plan national pour l'alimentation en France, une expérience pilote pour la diffusion de One Health [Témoignage de Nathalie Guerson, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
+                <w:t xml:space="preserve">Nathalie Guerson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Quæ, pp.182-190, 2022, 978-2-7592-3296-3</w:t>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.205-211, 2022, 978-2-7592-3296-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714397v1</w:t>
+                <w:t xml:space="preserve">halshs-03714398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plan national pour l'alimentation en France, une expérience pilote pour la diffusion de One Health [Témoignage de Nathalie Guerson, recueilli par Gwenola Le Naour]</w:t>
+                <w:t xml:space="preserve">One Health au coeur de l'évaluation du risque [Témoignage de Charlotte Dunoyer, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guerson</w:t>
+                <w:t xml:space="preserve">Charlotte Dunoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien; Gautier, Amandine; Le Naour, Gwenola; Morand, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortir des crises : One Health en pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Quæ, pp.205-211, 2022, 978-2-7592-3296-3</w:t>
+              <w:t xml:space="preserve">, Éditions Quæ, pp.182-190, 2022, 978-2-7592-3296-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03714398v1</w:t>
+                <w:t xml:space="preserve">halshs-03714397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'engager pour la biodiversité [Témoignage de Diana Sepúlveda, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
@@ -2755,186 +2755,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00539650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification de plaintes de riverains en savoirs utiles : une géométrie variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contrats locaux de sécurité : des instruments dédiés aux élus ? Les cas des départements du Var et des Bouches-du-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Paulet-Puccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Bianic, Thomas;Vion, Antoine;. </w:t>
+              <w:t xml:space="preserve">Buisson-Fenet, Hélène;Le Naour, Gwenola;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.223-239, 2008</w:t>
+              <w:t xml:space="preserve">Les professionnels de l'action publique face à leurs instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octares, pp.121-130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00358979v1</w:t>
+                <w:t xml:space="preserve">halshs-00358972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contrats locaux de sécurité : des instruments dédiés aux élus ? Les cas des départements du Var et des Bouches-du-Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualification de plaintes de riverains en savoirs utiles : une géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buisson-Fenet, Hélène;Le Naour, Gwenola;. </w:t>
+              <w:t xml:space="preserve">Le Bianic, Thomas;Vion, Antoine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les professionnels de l'action publique face à leurs instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octares, pp.121-130, 2008</w:t>
+              <w:t xml:space="preserve">Action publique et légitimités professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.223-239, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00358972v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00358979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer l'action collective : un service municipal dans la conduite d'une politique de lutte contre le sida et la toxicomanie à Marseille</w:t>
               </w:r>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F86BC6F"/>
+    <w:nsid w:val="EB0103FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>