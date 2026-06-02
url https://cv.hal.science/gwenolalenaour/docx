--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -1223,199 +1223,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture des savoirs et justice environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Seveso à Lubrizol : sociétés, travail et santé dans l'ombre des fumées pétrochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bécot, Renaud; Le Naour, Gwenola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Seuil, pp.259-273, 2023, Anthropocène</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-47, 2023, 978-2-02-151608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238649v1</w:t>
+                <w:t xml:space="preserve">halshs-04190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Seveso à Lubrizol : sociétés, travail et santé dans l'ombre des fumées pétrochimiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouverture des savoirs et justice environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bécot, Renaud; Le Naour, Gwenola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et lutter dans un monde toxique : violence environnementale et santé à l'âge du pétrole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-47, 2023, 978-2-02-151608-1</w:t>
+              <w:t xml:space="preserve">, Éditions du Seuil, pp.259-273, 2023, Anthropocène</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04190170v1</w:t>
+                <w:t xml:space="preserve">halshs-04238649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plan national pour l'alimentation en France, une expérience pilote pour la diffusion de One Health [Témoignage de Nathalie Guerson, recueilli par Gwenola Le Naour]</w:t>
               </w:r>
@@ -3251,300 +3251,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Avant-propos] Savoirs, informations, communications : la publicisation des pandémies et des risques sanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui a tué les bouquetins du Bargy ? Usages et effets de la « crise » du Bouquetin du Bargy sur les savoirs vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/1 (114), pp.9-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/quad.114.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2025/1 (114), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quad.114.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05264395v1</w:t>
+                <w:t xml:space="preserve">halshs-05468974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisibiliser les dégâts industriels : le cas du couloir lyonnais de la chimie des années 1960 aux années 1980</w:t>
+                <w:t xml:space="preserve">[Avant-propos] Savoirs, informations, communications : la publicisation des pandémies et des risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/1 (165), pp.75-88. </w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (114), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.165.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/quad.114.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05120393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05264395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a tué les bouquetins du Bargy ? Usages et effets de la « crise » du Bouquetin du Bargy sur les savoirs vétérinaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invisibiliser les dégâts industriels : le cas du couloir lyonnais de la chimie des années 1960 aux années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/1 (114), pp.17-29. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (165), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/quad.114.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.165.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05468974v1</w:t>
+                <w:t xml:space="preserve">halshs-05120393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer de nouveaux savoirs pour en finir avec « l’acceptabilité sociale » des risques industriels</w:t>
               </w:r>
@@ -3788,222 +3788,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03900670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les grands corps techniques de l'État à la sociologie : le cas des Inspecteurs de Santé Publique Vétérinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Documenter les impacts sanitaires et environnementaux des activités pétrolières : un enjeu pour les sciences participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (15), </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.341-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.4974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03351509v1</w:t>
+                <w:t xml:space="preserve">halshs-03524015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les impacts sanitaires et environnementaux des activités pétrolières : un enjeu pour les sciences participatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les grands corps techniques de l'État à la sociologie : le cas des Inspecteurs de Santé Publique Vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (3), pp.341-345. </w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.4974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03524015v1</w:t>
+                <w:t xml:space="preserve">halshs-03351509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un récit ouvrier sur la violence environnementale. La communication syndicale dans l'affaire de l'acroléine à PCUK Pierre-Bénite, 1975-1978</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/quad.114.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5719,241 +5719,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CLIC en Rhône-Alpes. Bilan et perspectives</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DREAL - Rhône Alpes; SPIRAL risques industriels; CIRIMI. 2010</w:t>
+                <w:t xml:space="preserve">Réduction des risques infectieux Chez les usagers de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Couzigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2010, pp.Les éditions Inserm, ISSN 1264-1782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00575557v1</w:t>
+                <w:t xml:space="preserve">inserm-02101488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des risques infectieux Chez les usagers de drogues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les CLIC en Rhône-Alpes. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DREAL - Rhône Alpes; SPIRAL risques industriels; CIRIMI. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Couzigou</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">inserm-02101488v1</w:t>
+                <w:t xml:space="preserve">halshs-00575557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6029,51 +6029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB0103FC"/>
+    <w:nsid w:val="23525B93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6260,51 +6260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenolalenaour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0350-6566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092730663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/vivre-et-lutter-dans-un-monde-toxique-collectif/9782021516081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1681/9782759232963/sortir-des-crises" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dourlens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-action-publique-selective-9782275028828.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Buisson-Fenet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100355980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04892917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guerson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dunoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gudefin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164773" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04880130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/covid-19-one-health-et-intelligence-artificielle-p.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brugnot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paulet-Puccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138375v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05468974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.165.0075" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633749v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.4974" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935660v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.5721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875429v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.133.0487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/sosan.2005.1643" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.070.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03419256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Purenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00253956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2325" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Chamard-Coquaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02101488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ben Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Couzigou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>