--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2427,169 +2427,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
+                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncello Frédérique; Braemer François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487933v1</w:t>
+                <w:t xml:space="preserve">hal-05493491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
+                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
+              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493491v1</w:t>
+                <w:t xml:space="preserve">hal-05487933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat et site d’extraction de silex au début du Néolithique moyen. Les sites de la Croix-Sainte-Anne à Juigné-sur-Sarthe et du Camp de César à Vion (Sarthe)</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>