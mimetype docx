--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1237,204 +1237,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d’acquisition et de transformation de la dolérite du Néolithique dans le nord-ouest de la Mayenne</w:t>
+                <w:t xml:space="preserve">Exploitation de la dolérite dans le nord-ouest de la Mayenne au Néolithique : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torrado Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (3), pp.565-567</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, D (9), pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493543v1</w:t>
+                <w:t xml:space="preserve">hal-05495851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la dolérite dans le nord-ouest de la Mayenne au Néolithique : données préliminaires</w:t>
+                <w:t xml:space="preserve">Un site d’acquisition et de transformation de la dolérite du Néolithique dans le nord-ouest de la Mayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torrado Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, D (9), pp.35-51</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (3), pp.565-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495851v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2113,268 +2113,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+                <w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Méniel</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t>
+              <w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01146345v1</w:t>
+                <w:t xml:space="preserve">hal-02343232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Laporte</w:t>
+                <w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t>
+              <w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343232v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques d'archéologie spatiale concernant la distribution géographique des enceintes néolithiques du Centre-Ouest de la France et des marges du Massif armoricain</w:t>
               </w:r>
@@ -2427,298 +2427,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat et site d’extraction de silex au début du Néolithique moyen. Les sites de la Croix-Sainte-Anne à Juigné-sur-Sarthe et du Camp de César à Vion (Sarthe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bertoncello Frédérique; Braemer François. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Arnaud De Labriffe; Eric Thirault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
+              <w:t xml:space="preserve">Produire des haches au Néolithique. De la matière première à l'abandon. Acte de la Table-Ronde de Saint-Germain-en-Laye 16 et 17 mars 2007 Musée d'Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.173-190, 2012, 2-913745-47-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493491v1</w:t>
+                <w:t xml:space="preserve">hal-05487920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
+                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncello Frédérique; Braemer François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487933v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et site d’extraction de silex au début du Néolithique moyen. Les sites de la Croix-Sainte-Anne à Juigné-sur-Sarthe et du Camp de César à Vion (Sarthe)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des haches au Néolithique. De la matière première à l'abandon. Acte de la Table-Ronde de Saint-Germain-en-Laye 16 et 17 mars 2007 Musée d'Archéologie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.173-190, 2012, 2-913745-47-4</w:t>
+              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487920v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site du Néolithique moyen, du Néolithique final et de l'âge du Fer à la Burette à Banville (Calvados)</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>