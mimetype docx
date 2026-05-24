--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1237,252 +1237,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de la dolérite dans le nord-ouest de la Mayenne au Néolithique : données préliminaires</w:t>
+                <w:t xml:space="preserve">Un site d’acquisition et de transformation de la dolérite du Néolithique dans le nord-ouest de la Mayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guirec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torrado Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, D (9), pp.35-51</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (3), pp.565-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495851v1</w:t>
+                <w:t xml:space="preserve">hal-05493543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site d’acquisition et de transformation de la dolérite du Néolithique dans le nord-ouest de la Mayenne</w:t>
+                <w:t xml:space="preserve">Exploitation de la dolérite dans le nord-ouest de la Mayenne au Néolithique : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Querré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torrado Alonso</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique et Minéralogique de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, D (9), pp.35-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creuser puis brûler : foyers et carrières néolithiques de Mazières-en-Mauges « le Chemin Creux » (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (3), pp.565-567</w:t>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.735-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493543v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enceintes du Néolithique dans l’Ouest et le Centre-Ouest de la France (hors contextes Rubané : 4500-2500 BC) : nouvelles perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1504,1357 +1629,1357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Desbrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-310, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auprès du grand tumulus : occupations néolithiques aux environs de la &amp;quot;Butte de César&amp;quot; (tumulus de Tumiac) à Arzon (Morbihan)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.227-237, 2021, 979-10-90534-65-0</w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493863v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes techniques et productions symboliques du mégalithisme funéraire de la façade atlantique entre Bretagne et Pays basque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Poncet</w:t>
+                <w:t xml:space="preserve">Auprès du grand tumulus : occupations néolithiques aux environs de la &amp;quot;Butte de César&amp;quot; (tumulus de Tumiac) à Arzon (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Chantreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ard, Vincent; Mens, Emmanuel; Gandelin, Muriel. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-132, 2021, 9789088909894</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique Le Mans, 24-25 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.227-237, 2021, 979-10-90534-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440788v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et innovations dans les architectures domestiques du Néolithique moyen du Centre à l’Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lemercier, Ingrid Sénépart, Marie Besse, Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitations et habitat du Néolithique à l’âge du Bronze en France et ses marges. Actes des IIe Rencontres Nord/Sud de Préhistoire récente, Dijon, 19-21 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Archives d’Écologie Préhistorique, pp.137-157, 2018, Archives d'Ecologie Préhistorique (AEP), 9782358420242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une forme à l’autre : diversité des architectures domestiques du Néolithique moyen dans l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Perrin; Philippe Chambon; Juan F. Gibaja; Gwenaëlle Goude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasséen, des Chasséens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza. Actes du colloque international tenu à Paris (France) du 18 au 20 novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.331-351, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t>
+              <w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343232v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t>
+              <w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01146345v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques d'archéologie spatiale concernant la distribution géographique des enceintes néolithiques du Centre-Ouest de la France et des marges du Massif armoricain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Joussaume; Jean-Marc Large; Sophie Corson; Nelly Le Meur; Jean-Pierre Tortuyaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enceintes néolithiques de l'Ouest de la France de la Seine à la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XLVIII, Association des Publications Chauvinoises, pp.273-290, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et site d’extraction de silex au début du Néolithique moyen. Les sites de la Croix-Sainte-Anne à Juigné-sur-Sarthe et du Camp de César à Vion (Sarthe)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Arnaud De Labriffe; Eric Thirault. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertoncello Frédérique; Braemer François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des haches au Néolithique. De la matière première à l'abandon. Acte de la Table-Ronde de Saint-Germain-en-Laye 16 et 17 mars 2007 Musée d'Archéologie Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, pp.173-190, 2012, 2-913745-47-4</w:t>
+              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487920v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle de peuplement : apports et limites d’une archéologie spatiale à petite échelle dans le Nord-Ouest de la France au Néolithique</w:t>
+                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilités environnementales, mutations sociales. Nature, intensités, échelles et temporalités des changements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion et la Diffusion des Connaissances Archéologiques, pp.301-307, 2012, 2-904110-52-6</w:t>
+              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493491v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roches tenaces et habitat au Néolithique entre Massif armoricain et Bassin parisien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat et site d’extraction de silex au début du Néolithique moyen. Les sites de la Croix-Sainte-Anne à Juigné-sur-Sarthe et du Camp de César à Vion (Sarthe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Arnaud De Labriffe; Eric Thirault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roches et Sociétés en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
+              <w:t xml:space="preserve">Produire des haches au Néolithique. De la matière première à l'abandon. Acte de la Table-Ronde de Saint-Germain-en-Laye 16 et 17 mars 2007 Musée d'Archéologie Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, pp.173-190, 2012, 2-913745-47-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487933v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site du Néolithique moyen, du Néolithique final et de l'âge du Fer à la Burette à Banville (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billard Gérald; Legris Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers Néolithiques de l'Ouest de la France. Cultures, réseaux, échanges des premiers néolithiques à leur expansion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-235, 2010, Archéologie &amp; Culture, 9782753510227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2864,179 +2989,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire du Futur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gouletquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Plutniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anacharsis Editions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de l'espace et gestion des ressources à l'interface massifs anciens/bassins secondaires et tertiaires. L'exemple du Massif armoricain et de ses marges au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archaeopress, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3046,51 +3171,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enceintes fossoyées néolithiques de l’Ouest de la France : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,51 +3274,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3203,147 +3328,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Néolithique moyen en Basse-Normandie et dans les îles Anglo-Normandes : territoires et modifications socio-économiques à la transition européenne Néolithique/Chalcolithique (4700-3500 av. J.-C.), Rapport final d'opération, Projet collectif de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie de Normandie. 2017, pp.342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3353,114 +3478,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de l'espace et gestion des ressources à l'interface entre massifs primaires et bassins secondaires et tertiaires : l'exemple du Massif armoricain et de ses marges au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Rennes 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00482886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3607,51 +3732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05454948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tharrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05456158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02899693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01931238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Jude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torrado Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04371772v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/archeologie/830-les-enceintes-neolitiques-du-nord-ouest-de-l-europe-9782364414860.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Chantreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lenormand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bohard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3608/premiers-neolithiques-de-l-ouest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gouletquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00482886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>