--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2773,572 +2773,647 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfect Regulation and Prior Incentives: Evidence from Nitrogen Pollution Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349026v2</w:t>
+                <w:t xml:space="preserve">hal-05596689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing potential and effective additionality to revisit the location bias of REDD+ project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954923v2</w:t>
+                <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do forest-management plans and FSC certification reduce deforestation in the Congo basin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+                <w:t xml:space="preserve">Distinguishing potential and effective additionality to revisit the location bias of REDD+ project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02103836v1</w:t>
+                <w:t xml:space="preserve">hal-01954923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Do forest-management plans and FSC certification reduce deforestation in the Congo basin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyfroidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01228371v1</w:t>
+                <w:t xml:space="preserve">halshs-02103836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PES as Compensation ? Redistribution of Payments for Forest Conservation in Mexican Common Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dutilly Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3348,169 +3423,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-guide pour la mise en place et l’évaluation de Politiques Agro-Environnementales innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour renforcer l’attractivité des mesures agroenvironnementales : résultats d’une enquête menée par le CEE-M en 2020 auprès de 165 viticulteurs d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3562,100 +3637,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de pratiques agroenvironnementales : modes d'intervention et d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3759,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3738,114 +3813,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effectiveness of Payments for Environmental Services in Mexican Community Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université d'Auvergne - Clermont-Ferrand I, 2015. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015CLF10473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01266824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3992,51 +4067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwenolelevelly.weebly.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharyn Duffy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01589-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Golden Kroner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15338-290327" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X24000202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontoleon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01310-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2021.101277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sannier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karsenty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Lara-Pulido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejando Guevara-Sangin&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Helal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954923v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly Diane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF10473" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gwenolelevelly.weebly.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chab&#233;-Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Creti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharyn Duffy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01589-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Keles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Golden Kroner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pfaff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-15338-290327" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Simonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X24000202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04533842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kontoleon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales West" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01310-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03467584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2021.101277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mertens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyfroidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sannier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Chervier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Karsenty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brimont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.1770" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alberto Lara-Pulido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejando Guevara-Sangin&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0152514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Helal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971897v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954923v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly Diane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01266824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015CLF10473" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>