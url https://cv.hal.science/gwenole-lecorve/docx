--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0902F4F1"/>
+    <w:nsid w:val="D0EF785E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DBD6D60"/>
+    <w:nsid w:val="B148A129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FDF2813F"/>
+    <w:nsid w:val="867B4154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE9B66E7"/>
+    <w:nsid w:val="E14F9FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="75EABA37"/>
+    <w:nsid w:val="BA153097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5C0C496C"/>
+    <w:nsid w:val="1CC9FCED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1EA9A3AC"/>
+    <w:nsid w:val="AFFB6304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0A47DE5E"/>
+    <w:nsid w:val="B07F19D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BA8B932C"/>
+    <w:nsid w:val="8A7164B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="79B4E3F5"/>
+    <w:nsid w:val="9EC47D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="EC375297"/>
+    <w:nsid w:val="26CCE729"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="FA0E9AC2"/>
+    <w:nsid w:val="25491198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A7E02375"/>
+    <w:nsid w:val="703A0ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="10EBF18A"/>
+    <w:nsid w:val="2CD6D863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="9C50CEDE"/>
+    <w:nsid w:val="D03121F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="4408738D"/>
+    <w:nsid w:val="7BABDFBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9FF1176D"/>
+    <w:nsid w:val="69C660D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="1820D7BF"/>
+    <w:nsid w:val="E8D42973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CA643034"/>
+    <w:nsid w:val="323B25F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>