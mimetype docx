--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0EF785E"/>
+    <w:nsid w:val="C94DA597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B148A129"/>
+    <w:nsid w:val="E1172309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="867B4154"/>
+    <w:nsid w:val="6C6197BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E14F9FDC"/>
+    <w:nsid w:val="BE216024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BA153097"/>
+    <w:nsid w:val="8F6A0341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1CC9FCED"/>
+    <w:nsid w:val="7750CE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AFFB6304"/>
+    <w:nsid w:val="A4520277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B07F19D8"/>
+    <w:nsid w:val="F6DD00AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8A7164B3"/>
+    <w:nsid w:val="5C687E25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9EC47D47"/>
+    <w:nsid w:val="AB8096A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="26CCE729"/>
+    <w:nsid w:val="717FBC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="25491198"/>
+    <w:nsid w:val="88BC5240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="703A0ABE"/>
+    <w:nsid w:val="AAEFFE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="2CD6D863"/>
+    <w:nsid w:val="1920AEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D03121F6"/>
+    <w:nsid w:val="89713271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="7BABDFBF"/>
+    <w:nsid w:val="C54FBCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="69C660D2"/>
+    <w:nsid w:val="4BE13FBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E8D42973"/>
+    <w:nsid w:val="81FAB59C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="323B25F9"/>
+    <w:nsid w:val="992B3D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>