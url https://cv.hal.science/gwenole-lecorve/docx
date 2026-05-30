--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwénolé Lecorvé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher in Natural Language Processing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gwenole-lecorve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4271-2087</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150245254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lecorve_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EGC_mugAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research activities</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-present)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021-present)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Question answering (2021-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language for children (2018-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Text-to-speech (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Paraphrase generation (2018-2020)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Language register (2015-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pronunciation modeling (2012-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disfluency modeling (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Speech recognition (2007-2012)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Researcher at Orange.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation to supervise research in computer science from University of Rennes 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Deputy nominated member of the French National Council of Universities (Conseil National des Universités, CNU) in the Computer Science section.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Expression at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Associate professor at ENSSAT/University of Rennes 1 (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Permanent member in the research team Cordial at IRISA (Lannion, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Postdoctoral researcher at Idiap Research Institute (Martigny, Switzerland).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ph.D. candidate in computer science in the multimedia group (Texmex) at IRISA/INRIA (INSA de Rennes, France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Sc. in image processing and artificial intelligence at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">M.Eng. in computer science at the Institut National des Sciences Appliquées (INSA de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> B.Sc. in mathematics and computer science at the Université de Bretagne Sud (Lorient, France)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Project involvement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIGITAL LLMs4EU: Large Language MOdels for European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Union</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR MINERAL: Multi dimensIoNal represEntation foR conversAtion modeLing</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2028</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Breton Text-To-Speech: Creation of tools and data for the Breton speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Public Breton Language Office</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy coordinator, local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEPS TextToKids: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CNRS (French National Center for Scientific Research)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 NADINE digital iNtegrAteD system for the socIal support of migraNts / and refugEes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Commission</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">P2IA: Interactive application to help children how to read and write</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French Minister of Education</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kaligo DYS Learning writing with dysgraphic and dyspraxic children and young adults</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pôle Images & Réseaux / Regional + EU funding</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Local coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TREMoLo: Language register transformation using linguistic pattern extraction</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR SynPaFlex: Flexible speech synthesis</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">French National Research Agency</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Task leader on pronunciation adaptation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TAO CSR: Task adaptation and optimization for continuous speech recognition</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Swiss Technology and Innovation Committee</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="16"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2012</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervisions</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hichem Ammar Khodja (PhD candidate, since 2022, with Quentin Brabant, Frédéric Béchet and Alexis Nasr)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Loïc Fosse (PhD candidate, since 2023, with Géraldine Damnati, Benoît Favre, Frédéric Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="17"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Michelle Elizabeth (PhD candidate, since 2025, with Lina Rojas and Magalie Ochs)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Past</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Ambre Ayats (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thimotée Bachy (MSc Intern, 2022, with Quentin Brabant)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexis Blandin (MSc intern, 2018-2019, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Bourgoin (MSc intern, 2018, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inès Dabbebi (MSc intern, 2015, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nazanin Dehghani (postdoctoral researcher, 2019-2021, with Jonathan Chevelu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Quentin Di-Fant (engineer, 2018-2020, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aline Étienne (Msc Intern + PhD candidate, 2018-2023, with Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cédric Fayet (postdoctoral researcher, 2019-2020, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benoît Fournier (research intern, 2017)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Simon Giddings (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hassan Hajipoor (engineer, 2019-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Somayeh Jafaritazehjani (PhD candidate, 2018-2023, with Damien Lolive and John D. Kelleher)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Henri Lasselin (MSc intern, 2017-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lintanf (linguistic expert, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jade Mekki (PhD candidate + research intern, 2018-2022, with Nicolas Béchet and Delphine Battistelli)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Antoine Perquin (PhD candidate + MSc intern, 2017-2021, with Damien Lolive and Laurent Amsaleg)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Raheel Qader (PhD candidate, 2014-2017, with Damien Lolive and Pascale Sébillot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Md Rashedur Rahman (postdoctoral researcher, 2020-2021, with Nicolas Béchet)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Said aït gueni (MSc Intern, 2024, with Quentin Brabant, Hichem Ammar Khodha)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aghilas Sini (postdoctoral researcher, 2020-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Waseem Safi (postdoctoral researcher, 2018-2019, with Damien Lolive and Arnaud Delhay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marie Tahon (postdoc researcher, 2015-2017, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brahim Touayouch (intern, 2025, with Géraldine Damnati and Loïc Fosse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="18"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gaëlle Vidal (engineer, 2018-2021, with Damien Lolive)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Teaching (2007-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (M.Eng. & M.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Java, object-oriented programming (B.Sc & M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Graph theory (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Algorithmics (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unix and operating systems (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Databases (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Data structures (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symbolic data mining (M.Eng.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="19"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction to algorithmics and functional programming with Scheme (B.Sc.)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Models and Language Model Prompting for the Multidimensional Evaluation of Open-Ended Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicja Kasicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Krawczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(DSTC12) The Twelfth Dialog System Technology Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics (ACL), Aug 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the replicability of speech synthesis perceptual evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Harte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Šimko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th edition of the Interspeech Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.2545-2549, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factual Knowledge Assessment of Language Models Using Distractors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Gueni Ssaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owen Rambow, Leo Wanner, Marianna Apidianaki, Hend Al-Khalifa, Barbara Di Eugenio, Steven Schockaert, Jan 2025, Abou Dhabi, United Arab Emirates. pp.8043-8056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances factuelles dans les modèles de langue : robustesse et anomalies face à des variations simples du contexte temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Ammar Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.167-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Deficiency for Task Inclusion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.382-415, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l'inclusion entre tâches par projection spectrale de vecteurs de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Damnati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.313-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d’apprentissage pour l’adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier EvalLLM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMIAD, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O_FT@EvalLLM2025 : étude comparative de choix de données et de stratégies d'apprentissage pour l'adaptation de modèles de langue à un domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delphin-Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du challenge EvalLLM 2025 à la conférence CORIA-TALN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Claveau, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGConv, a Conversational Corpus grounded in Wikidata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LREC, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotion Identification for French in Written Texts: Considering Modes of Emotion Expression as a Step Towards Text Complexity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Computational Approaches to Subjectivity, Sentiment, &amp; Social Media Analysis. ACL (Association for Computational Linguistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL (Association for Computational Linguistics), Aug 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage et caractérisation automatique des émotions dans des textes : traiter aussi leurs modes d'expression indirects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN (Traitement automatique du langage naturel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automatic Processing of Language Registers: Semi-supervisedly Built Corpus and Classifier for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, La Rochelle, France. pp.480-492, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24337-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaîne de traitements pour prédire et appréhender la complexité des textes pour enfants d'un point de vue linguistique et psycho-linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.236-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets: a Multi-Label Corpus of French Tweets for Language Register Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP 2021 - Recent Advances in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo : un corpus multi-étiquettes de tweets en français pour la caractérisation des registres de langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlexEval, création de sites web légers pour des campagnes de tests perceptifs multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression des émotions dans les textes pour enfants : constitution d’un corpus annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784769v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'âge pour des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784764v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de registres de langue par extraction de motifs séquentiels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15èmes Journées Internationales d'Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style versus Content: A distinction without a (learnable) difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D Kelleher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mama/Papa, Is this Text for Me ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, Spain. pp.6296-6301, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age Recommendation for Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation objective de plongements pour la synthèse de parole guidée par réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phone-Level Embeddings for Unit Selection Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Amsaleg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.21-31, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de descripteurs pour la caractérisation de registres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des jeunes chercheurs en traitement automatique du langage naturel et recherche d'information (CORIA-TALN-RJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction conjointe d'un corpus et d'un classifieur pour les registres de langue en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ambre Ayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France. pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disfluency Insertion for Spontaneous TTS: Formalization and Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSP 2018 - 6th International Conference on Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Mons, Belgium. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00810-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Pronunciation Adaptation for Spontaneous Speech Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue (TSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajout automatique de disfluences pour la synthèse de la parole spontanée : formalisation et preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement automatique du langage naturel (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressivity in TTS: linguistics, phonetics or prosody?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.262-274, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623916v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la prononciation pour la synthèse de la parole spontanée en utilisant des informations linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TTS with corpus-specific pronunciation adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2016 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cupertino, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feature set and minimal training size for pronunciation adaptation in TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétisation statistique adaptable d'énoncés pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IRISA Text-To-Speech System for the Blizzard Challenge 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Speaker Pronunciation Adaptation for Spontaneous Speech Synthesis Using Linguistic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. pp.229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Statistical Utterance Phonetization for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. 5 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS: a toolkit for easy, fast and consistent processing of large sequential annotated data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROOTS : un outil pour manipuler facilement, efficacement et avec cohérence des corpus annotés de séquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Chevelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du degré de supervision sur l'adaptation à un domaine d'un modèle de langage à partir du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL - Conférence conjointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of Recurrent Neural Network Language Models to Weighted Finite State Transducers for Automatic Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised and unsupervised Web-based language model domain adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Dines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Motlicek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portand, United States. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediaParl: Bilingual mixed language accented speech database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Imseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.N. Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLT - IEEE Spoken Language Technology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Miami, United States. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Finding Semantically Consistent N-grams to Add New Words in LVCSR Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. 4 p., 2 columns</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation thématique d'un modèle de langue fait-elle apparaître des mots thématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint selection for topic-based MDI adaptation of language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association, Interspeech'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.368--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic characterization of French language registers: illustration on tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Varia, 66 (01)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émotion à un niveau textuel : la fonction structurante des émotions observée à partir d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.12114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607564v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Generate Emotional Pronunciations for Expressive Speech Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2828429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Speech for Automatic TV Delinearization: From Streams to Cross-Media Semantic Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, 689780, 17 p. 2 columns. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/689780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREMoLo-Tweets corpus : guide d'annotation pour un corpus annoté en registres de langue pour le français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218217v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la linguistique et du TAL à l'analyse des émotions dans les textes pour enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Langage et éMOTions 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique du style dans le langage naturel : quelques contributions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Rennes 1, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03756346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de textes par les enfants et émotions : point(s) de vue psycholinguistique(s) et leur mise en œuvre en TAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MoDyCo; IRISA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de recommandations d'âge pour l'accès à des enfants à des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lécorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420175v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make text look like speech: disfluency generation using sequence-to-sequence neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Lasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Univ Rennes, CNRS, IRISA, France; IRISA, équipe EXPRESSION. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions temporelles dans la mise en récit d'événements dans le discours journalistique enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRISA, équipe EXPRESSION; MoDyCo. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous nous arrachâmes promptement avec ma caisse » : quels descripteurs linguistiques caractérisent les registres de langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] IRISA, équipe EXPRESSION; MoDyCo. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology Modelling for Expressive Speech Synthesis: a Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raheel Qader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-2020, IRISA, équipe EXPRESSION. 2014, 18 p., 1 column</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse vocale de l'Arménien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Khurshudyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahan Vidal-Gorène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation thématique non supervisée d'un système de reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Integration of Natural Language Processing and Automatic Speech Recognition: Using Morpho-Syntax and Pragmatics for Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Lecorvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Sébillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petros Maragos, Alexandros Potamianos, Patrick Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Processing and Interaction: Audio, Video, Text</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.201-218, 2008, 978-0-387-76316-3. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-76316-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94DA597"/>
+    <w:nsid w:val="515C1388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E1172309"/>
+    <w:nsid w:val="C270168F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C6197BE"/>
+    <w:nsid w:val="56FB382C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BE216024"/>
+    <w:nsid w:val="55B0B3C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8F6A0341"/>
+    <w:nsid w:val="8BA836FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7750CE3C"/>
+    <w:nsid w:val="F29678C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A4520277"/>
+    <w:nsid w:val="F89B944C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F6DD00AF"/>
+    <w:nsid w:val="C1A29E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5C687E25"/>
+    <w:nsid w:val="D70B2FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AB8096A0"/>
+    <w:nsid w:val="AB24D2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="717FBC4E"/>
+    <w:nsid w:val="21590C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="88BC5240"/>
+    <w:nsid w:val="62163431"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="AAEFFE31"/>
+    <w:nsid w:val="CC20EA87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1920AEF7"/>
+    <w:nsid w:val="EB3F6651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="89713271"/>
+    <w:nsid w:val="C09F8BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2327,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="C54FBCE1"/>
+    <w:nsid w:val="F6A6DEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2475,51 +2475,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4BE13FBB"/>
+    <w:nsid w:val="7C7B3EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="81FAB59C"/>
+    <w:nsid w:val="778B46F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="992B3D25"/>
+    <w:nsid w:val="36C5713E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3056,51 +3056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenole-lecorve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4271-2087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150245254" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lecorve_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EGC_mugAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326510v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elizabeth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Kasicka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Krawczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05477590v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Harte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj &#352;imko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Ammar Khodja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Gueni Ssaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nasr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; L&#233;corv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Damnati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Favre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04854981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M Rojas-Barahona" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline &#201;tienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ambre Ayats" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Mekki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chevelu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24337-0_34" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedur Rahman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768500v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coulombel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784769v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784764v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Kelleher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.554" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01998037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheel Qader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00810-9_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662361v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532031v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01623916v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01375897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01321358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Motlicek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00976401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imseng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourlard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caesar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Garner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607564v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.12114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2828429" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218217v5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03756346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420175v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lasselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532934v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bourgoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02868506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00566824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76316-3_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>