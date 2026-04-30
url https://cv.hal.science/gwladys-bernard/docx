--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -435,1168 +435,1657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t>
+                <w:t xml:space="preserve">Fretum Hispanicum. Nuevas perspectivas sobre el Estrecho de Gibraltar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+                <w:t xml:space="preserve">Anthony Álvarez Melero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Florence Baroni</w:t>
+                <w:t xml:space="preserve">Alfonso Álvarez-Ossorio Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le Teuff</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Baroni, Anne-Florence, Bernard, Gwladys, Le Teuff, Béatrice, Ruiz Darasse Coline. Presses universitaires de Rennes, 2016, Histoire, 978-2-7535-4901-2</w:t>
+                <w:t xml:space="preserve">Victor Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Universidad de Sevilla, 2018, Historia, 978-84-472-2841-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452200v1</w:t>
+                <w:t xml:space="preserve">hal-05596833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Échanger en Méditerranée: acteurs, pratiques et normes dans les mondes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Le Teuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baroni, Anne-Florence, Bernard, Gwladys, Le Teuff, Béatrice, Ruiz Darasse Coline. Presses universitaires de Rennes, 2016, Histoire, 978-2-7535-4901-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confines. Los extremos del mundo en la Antigüedad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Prados-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Alicante, 437 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet du crime : entretien avec Jacques Damville, artiste plasticien, ancien membre de l’Académie de France à Madrid-Casa de Velázquez (1972-1974)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les relations militaires et politiques entre les provinces du détroit de Gibraltar pendant le Haut-Empire : l’apport de l’épigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54-2, pp.347-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12s48⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 55-2, pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1595d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05021642v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05578181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El proyecto ANR «Detroit»: resultados y publicaciones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’objet du crime : entretien avec Jacques Damville, artiste plasticien, ancien membre de l’Académie de France à Madrid-Casa de Velázquez (1972-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Damville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54-2, pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017776v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carthage sur grand écran (1910-2006) : la cité punique au goût des autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, pp.227-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.15951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carthage sur grand écran (1910-2006) : la cité punique au goût des autres</w:t>
+                <w:t xml:space="preserve">El proyecto ANR «Detroit»: resultados y publicaciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Awraq : revista de análisis y pensamiento sobre el mundo árabe e islámico contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.133-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05021661v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle inscription de Tamuda et le contexte militaro-politique de la province de Maurétanie Tingitane</w:t>
+                <w:t xml:space="preserve">Carthage sur grand écran (1910-2006) : la cité punique au goût des autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités Africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/antafr.3626⟩</w:t>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.227-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.15951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156888v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma aeterna : l’Antiquité romaine et l’extrême droite française</w:t>
+                <w:t xml:space="preserve">Compte-rendu de F. Cadiou &amp; M. Navarro Caballero (dir.), &amp;quot;La guerre et ses traces. Conflits et sociétés en Hispanie à l’époque de la conquête romaine (IIIe-Ier s. a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, p. 284-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04007234v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géza Alföldy (éd.), CIL : Corpus Inscriptionum latinarum, consilio et auctoritate Academiae scientiarum Berolinensis et Brandenbergensis editae. Editio Altera, vol. II :</w:t>
+                <w:t xml:space="preserve">Une nouvelle inscription de Tamuda et le contexte militaro-politique de la province de Maurétanie Tingitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mcv.6825⟩</w:t>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (56), pp.345-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/antafr.3626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05021652v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a tué Marcellus ? Hiérarchie administrative et prosopographie à travers le procès de Marcel le Centurion (298 p. C.)</w:t>
+                <w:t xml:space="preserve">Roma aeterna : l’Antiquité romaine et l’extrême droite française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.147-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.5947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978899v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prétendues invasions maures en Hispanie sous le règne de Marc Aurèle : essai de synthèse</w:t>
+                <w:t xml:space="preserve">Qui a tué Marcellus ? Hiérarchie administrative et prosopographie à travers le procès de Marcel le Centurion (298 p. C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007325v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations militaires entre l'Hispanie et la Maurétanie Tingitane à la fin du Ier siècle</w:t>
+                <w:t xml:space="preserve">Géza Alföldy (éd.), CIL : Corpus Inscriptionum latinarum, consilio et auctoritate Academiae scientiarum Berolinensis et Brandenbergensis editae. Editio Altera, vol. II :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54-2 (39-2), pp.189-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mcv.2924⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 46-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.6825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05250857v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Silla del Papa (Tarifa, Cádiz) : aux origines de Baelo Claudia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’espace politique du détroit de Gibraltar sous le Haut-Empire romain : la désagrégation du Cercle du Détroit ou l’appartenance à un horizon stratégique commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karthago - Revue d'archéologie méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp. 121 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/KAR.29.0.3170075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Muñoz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05596903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Borja Díaz Ariño, Epigrafía latina republicana de Hispania, Barcelona, Publicacions i Edicions Universitat de Barcelona, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41-1, pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.3724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Le Bohec, Yann, L’armée romaine en Afrique et en Gaule, Stuttgart : Steiner, 2007– 514 p. (Mavors ; 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (2), p. 572-575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations militaires entre l'Hispanie et la Maurétanie Tingitane à la fin du Ier siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54-2 (39-2), pp.189-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.2924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prétendues invasions maures en Hispanie sous le règne de Marc Aurèle : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.357-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.15391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Silla del Papa (Tarifa, Cádiz) : aux origines de Baelo Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván García Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (1), p. 353-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,783 +2095,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La titulature des magistrats et le statut de la cité de Tanger d'après l'épigraphie monétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Rencontre franco-italienne sur l’épigraphie du monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Campobasso, Italie. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une rive à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.87-101, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12s18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05021658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Aulus Caecina Tacitus à Abū Yaʿqūb Yūsuf : Itinéraire d’un hommage transdétroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Antonia Martínez Núñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwladys Bernard; Aurélien Montel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le détroit de Gibraltar II Espaces et figures de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection de la Casa de Velazquez (191), Casa de Velazquez, pp.253-301, 2022, 9788490963647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Montel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité - Moyen Âge) II. Espaces et figures de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-7, 2022, Collection de la Casa de Velázquez, 978-84-9096-364-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.31596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Dans les pierres, il ne peut y avoir de fiction’ ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des « Espagnols de Sittius » aux colonies augustéennes : relations militaires et créations coloniales entre la Maurétanie orientale et l’Hispanie au temps des guerres civiles (64-27 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lorenzo Calvelli; Giovannella Cresci Marrone; Alfredo Buonopane. </w:t>
+              <w:t xml:space="preserve">Touatia Amraoui, Alejandro Quevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altera pars laboris Studi sulla tradizione manoscritta delle iscrizioni antiche</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">D’UNE RIVE À L’AUTRE : Circulations et échanges entre la Maurétanie césarienne et le sud-est de l’Hispanie (Antiquité-Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-18, 2022, 978-1-80327-414-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007316v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Extrême-Occident et les colonnes d'Hercule à travers l'Ora maritima d'Aviénus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Dans les pierres, il ne peut y avoir de fiction’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. des Boscs, Y. Dejugnat, A. Haushalter. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Calvelli; Giovannella Cresci Marrone; Alfredo Buonopane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité - Moyen Âge). I Représentations, perceptions, imaginaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.28561⟩</w:t>
+              <w:t xml:space="preserve">Altera pars laboris Studi sulla tradizione manoscritta delle iscrizioni antiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, Edizioni Ca' Foscari; Universita Ca'Foscari, 2019, Antichistica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-374-8/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973131v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inscriptions latines de Rirha et de ses environs</w:t>
+                <w:t xml:space="preserve">Las incursiones mauritanas en la Bética bajo el reinado de Marco Aurelio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Álvarez Melero, Alfonso Álvarez-Ossorio Rivas, Gwladys Bernard, Victor Torres. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Rirha : site antique et médiéval du Maroc, III, période romaine (40 ap. J.-C. - fin du IIIe s. ap. J.-C.)", L. Callegarin, M. Kbiri Alaoui, A. Ichkhakh, J.- Cl. Roux (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCV, pp.149-166, 2016</w:t>
+              <w:t xml:space="preserve">Fretum Hispanicum. Nuevas perspectivas sobre el Estrecho de Gibraltar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universidad de Sevilla, pp. 205-224, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561360v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Extrême-Occident et les colonnes d'Hercule à travers l'Ora maritima d'Aviénus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. des Boscs, Y. Dejugnat, A. Haushalter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité - Moyen Âge). I Représentations, perceptions, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.71-90, 2019, 978-84-9096-161-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.28561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des « indigènes » dans les provinces occidentales : quelques remarques sur la langue des empires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorin Nemeti, Eugenia Beu-Dachin, Irina Nemeti, Dan Dana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Roman Provinces. Mechanisms of Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mega Publishing Houses, pp. 11-26, 2019, 978-606-020-166-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude au cinéma, à la télévision et en bande dessinée : l’anti-empereur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Galliano, François Chausson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude, un empereur au destin singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liénart; Musée des Beaux Arts Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296-300, 2018, 978-2-35906-255-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epigraphy of the Societates: Economic Activities and Legal Status of Place-Name Partnerships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lo Cascio, D. Mantovani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diritto romano e economia. Due modi di pensare e organizzare il mondo (nei primi tre secoli dell’Impero)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pavia University Press, pp. 344-363, 2018, 978-88-6952-094-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions latines de Rirha et de ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Rirha : site antique et médiéval du Maroc, III, période romaine (40 ap. J.-C. - fin du IIIe s. ap. J.-C.)", L. Callegarin, M. Kbiri Alaoui, A. Ichkhakh, J.- Cl. Roux (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCV, pp.149-166, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien de contributio entre colonies et communautés de citoyens romains dans les provinces africaines sous le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Briand-Ponsart, Yves Modéran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres de pouvoir et organisation de l’espace, Xe colloque international d’histoire et d’archéologie de l’Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp. 65-80, 2014, Symposia, 978-2-84133-495-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les colonnes d’Hercule : lieu commun géographique, monument introuvable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumenta.Du centre du pouvoir aux confins de l’Empire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 97-114, 2014, 978-2-36441-104-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provinces et cités maurétaniennes au Ier s. ap. J.-C: des territoires compartimentés à la recherche d'une identité provinciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités et dynamiques provinciales du IIe siècle avant notre ère à l'époque julio-claudienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp. 87-106, 2013, 978-2-36441-050-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monstres et héros des confins occidentaux de l'oikoumène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fernando Prados, Iván García et Gwladys Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confines. Los extremos del mundo en la Antigüedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Alicante, pp. 73-94, 2013, 978-84-9717-240-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Solidarité ou diversité des provinces africaines à l’avènement de Vespasien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Christol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Milanese, Paola Ruggeri, Cinzia Vismara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Africa Romana, XVIII Convegno di studi, I luoghi e le forme dei mestieri e della produzione nelle province africane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Carrocci Editore, pp.2201-2226, 2011, 9788843054916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2450,51 +3622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF6C03E6"/>
+    <w:nsid w:val="835E8FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2681,51 +3853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwladys-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4512-6427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155936131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/31511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.31511" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/4355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Baroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Teuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s48" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017776v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.3626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.5947" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.15391" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2924" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cressier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/31596" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.31596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#233;har" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28561" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwladys-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4512-6427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155936131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Montel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/31511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.31511" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978902v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/4355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony &#193;lvarez Melero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso &#193;lvarez-Ossorio Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Torres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Baroni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Teuff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Prados-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1595d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Damville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.15951" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.3626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.5947" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/KAR.29.0.3170075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.15391" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cressier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Antonia Mart&#237;nez N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/31596" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.31596" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/download/9781803274140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#233;har" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.28561" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/claude-le-destin-singulier-d-un-empereur-romain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>