--- v0 (2026-04-07)
+++ v1 (2026-05-06)
@@ -100,122 +100,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception numérique, vérification fonctionnelle et validation expérimentale d'un spectromètre RQN compact à base d'un SoC-FPGA</w:t>
+                <w:t xml:space="preserve">SoC-FPGA based compact NQR Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième école technologique du réseau des électroniciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR-SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748416v1</w:t>
+                <w:t xml:space="preserve">hal-04661977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Accurate RTL Simulation of an NQR Spectrometer's SoC-FPGA</w:t>
               </w:r>
@@ -286,122 +286,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoC-FPGA based compact NQR Spectrometer</w:t>
+                <w:t xml:space="preserve">Conception numérique, vérification fonctionnelle et validation expérimentale d'un spectromètre RQN compact à base d'un SoC-FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quatrième école technologique du réseau des électroniciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661977v1</w:t>
+                <w:t xml:space="preserve">hal-04748416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and Fully Configurable NoC-based Hardware Implemention of Growing Neural Gas for Continual Learning</w:t>
               </w:r>
@@ -3064,598 +3064,598 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient reconfigurable entropy coder for embedded multi-standards video adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Weber</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPR Workshops)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW), 2011 IEEE Computer Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States. pp.144 - 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337960v1</w:t>
+                <w:t xml:space="preserve">hal-00649155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient reconfigurable entropy coder for embedded multi-standards video adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient VLSI implementation of H.264/AVC intra-frame transcoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Guarisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition Workshops (CVPRW), 2011 IEEE Computer Society Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981836⟩</w:t>
+              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649155v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient VLSI implementation of H.264/AVC intra-frame transcoder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partially reconfigurable entropy encoder for multi standards video adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 18th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122199⟩</w:t>
+              <w:t xml:space="preserve">Consumer Electronics (ISCE), 2011 IEEE 15th International Symposium on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Singapour, Singapore. pp.492 - 496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCE.2011.5973879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938764v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially reconfigurable entropy encoder for multi standards video adaptation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
+                <w:t xml:space="preserve">Efficient reconfigurable entropy coder for embedded multi-standards video adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dabellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Electronics (ISCE), 2011 IEEE 15th International Symposium on Consumer Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCE.2011.5973879⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE Computer Society Conference on Computer Vision and Pattern Recognition Workshops (CVPR Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States. pp.144-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2011.5981836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649150v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially reconfigurable entropy encoder for multi standards video adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dabellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE 15th International Symposium on Consumer Electronics - (ISCE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Singapore, Singapore. pp.492-496, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCE.2011.5973879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983305v1</w:t>
@@ -3894,404 +3894,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
+                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Deknudt</w:t>
+                <w:t xml:space="preserve">O. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Corlay</w:t>
+                <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983468v1</w:t>
+                <w:t xml:space="preserve">hal-00474153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOSCANE : TOwards SCalable Audiovisual Communication Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carminati</w:t>
+                <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senoussaoui</w:t>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Renan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Information Infrastructure Symposium, GIIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tunisia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2009 IEEE International Symposium on Broadband Multimedia Systems and Broadcasting (BMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bilbao, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474153v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE: TOwards SCalable audiovisual communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carminati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Senoussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Global Information Infrastructure Symposium (GIIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Hammemet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983467v1</w:t>
@@ -4302,130 +4302,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transrating by frequencies selectivity for H.264/AVC intra pictures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guarisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Broadband Multimedia Systems and Braodcasting, BMSB 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Spain. pp.59-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBMSB.2009.5133730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474152v1</w:t>
@@ -4436,90 +4436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOSCANE - optimised transmission of scalable video in terms of source/channel coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carminati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carminati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Deknudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4672,235 +4672,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t>
+                <w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t>
+              <w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983596v1</w:t>
+                <w:t xml:space="preserve">hal-03983481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Auto-adaptation Method for Dynamically Reconfigurable System-on-Chip</w:t>
+                <w:t xml:space="preserve">Dynamic Slowdown and Partial Reconfiguration to Optimize Energy in FPGA Based Auto-adaptive SoPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.499-502, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (delta 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.153-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DELTA.2008.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983481v1</w:t>
+                <w:t xml:space="preserve">hal-03983596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Based Hybrid Reconfigurable Architecture for Auto-adaptive SoC</w:t>
               </w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 2nd NASA/ESA Conference on Adaptive Hardware and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Edinburgh, France. pp.139-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5942,51 +5942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 IEEE International Workshop on Computer Architectures for Machine Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, New Orleans, United States. pp.184-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8435,90 +8435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically reconfigurable entropy coder for multi-standard video adaptation using FaRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (1), pp.1-8. </w:t>
@@ -8866,51 +8866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (2), pp.237-249. </w:t>
@@ -9000,51 +9000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147 (2), pp.633-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9250,51 +9250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9384,51 +9384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mannino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9620,264 +9620,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal partitionning tool for the design of reconfigurable embedded signal processing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camel Tanougast</w:t>
+                <w:t xml:space="preserve">Adaptable thermal compensation system for strain gage sensors based on programmable chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119 (2), pp.412-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983690v1</w:t>
+                <w:t xml:space="preserve">hal-03983651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable thermal compensation system for strain gage sensors based on programmable chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Poussier</w:t>
+                <w:t xml:space="preserve">Temporal partitionning tool for the design of reconfigurable embedded signal processing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berviller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Tanougast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (6), pp.613-629</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03983651v1</w:t>
+                <w:t xml:space="preserve">hal-03983690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable thermal compensation system for strain gage sensors based on programmable chip</w:t>
               </w:r>
@@ -9902,110 +9902,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel Tanougast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 119 (2), pp.412-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2004.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10143,51 +10143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (2), pp.262-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berviller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10647,51 +10647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOPC-based Embedded Smart Strain Gage Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11160,269 +11160,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining deterministic compressed sensing and machine learning for data reduction in connected health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning-based affect detection within the context of human–horse interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turke Althobaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamos Katsigiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daune West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naeem Ramzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muhammad Zeeshan Shakir; Naeem Ramzan. </w:t>
+              <w:t xml:space="preserve">Naeem Ramzan; Muhammad Zeeshan Shakir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI for Emerging Verticals: Human-robot computing, sensing and networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Institution of Engineering and Technology, 2020, 9781785619823. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/PBPC034E_ch15⟩</w:t>
+              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.45-61, 2020, 9781785619823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBPC034E_ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981914v1</w:t>
+                <w:t xml:space="preserve">hal-03982070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based affect detection within the context of human–horse interaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining deterministic compressed sensing and machine learning for data reduction in connected health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavisa Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naeem Ramzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Naeem Ramzan; Muhammad Zeeshan Shakir. </w:t>
+              <w:t xml:space="preserve">Muhammad Zeeshan Shakir; Naeem Ramzan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI for Emerging Verticals: Human-robot computing, sensing and networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.45-61, 2020, 9781785619823. </w:t>
+              <w:t xml:space="preserve">, The Institution of Engineering and Technology, 2020, 9781785619823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/PBPC034E_ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/PBPC034E_ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982070v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale distributed and scalable SOM-based architecture for high-dimensional data reduction</w:t>
               </w:r>
@@ -11516,51 +11516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning driven solution to the problem of perceptual video quality metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamos Katsigiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11770,51 +11770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOPC-based Embedded Smart Strain Gage Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,51 +12887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Derue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zemouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Deramgozin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ramzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Elloumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arevalillo-Herraez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deramgozin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramzan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianiaina Ravelomanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2015.7367263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hannachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071810" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6734992" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Amira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afandi Ahmad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2009.5372064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Breme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Deramgoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arevalilloherr&#225;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3325034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23031697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaicong Sun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Koch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3080241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zanddizari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeraman Rajan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Zarrabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924044v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04114-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam B Abdelali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.03331" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nidhal Krifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2017.1293172" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0444-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2459471" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kumar Mohanty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Almaadeed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2358716" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2320393" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0392" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNGPR0P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC034E_ch15" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turke Althobaiti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Katsigiannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daune West" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC034E_ch3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2011.6136900" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774903" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Derue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10848790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zemouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382837" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Deramgozin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naeem Ramzan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS58634.2023.10382796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Elloumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9804025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arevalillo-Herraez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rida Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deramgozin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramzan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401735" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14546.68804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2018.8708863" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guarisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berviller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkouch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCCON.2009.5398004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianiaina Ravelomanantsoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Rouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2015.7367263" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Hannachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Ben Abdelali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtibaa Abdellatif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071810" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2014.7071847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6734992" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dabellani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2013.6604240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eric.Dabellani@lien.Uhp-Nancy.Fr Dabellani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanougast" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berviller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mannino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janiaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWRSP.2004.1311111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bay Bourennane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2011.5981836" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2011.5973879" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marques" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dabellani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983305v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarisco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Amira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2010.5543764" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carminati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senoussaoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bacquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307043" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deknudt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBMSB.2009.5133730" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Bacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gharbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afandi Ahmad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Krill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOCAS.2009.5372064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.79" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.122" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511156" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/delta.2008.122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983621v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCAS.2007.4433206" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874046v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ahs.2007.34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938689v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2007.34" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2005.1515752" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2005.1557320" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983966v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cansell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983760v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poussier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2003.1598163" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Breme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451576v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Deramgoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavisa Jovanov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arevalilloherr&#225;e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3325034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23031697" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaicong Sun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Koch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2021.3080241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174960" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Zanddizari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeraman Rajan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houman Zarrabi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149890" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924044v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9020264" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04114-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics8111315" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01728768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam B Abdelali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Mtibaa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1803.03331" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727216v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nidhal Krifa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207217.2017.1293172" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397376v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferveur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0444-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982556v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2459471" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basant Kumar Mohanty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaya Almaadeed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2014.2358716" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2014.2317254" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2320393" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duhem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.09.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT1ST17Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983274v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0392" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Krill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.04.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMNGPR0P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2008.2009254" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.06.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8RKTMBF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600628230" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210600900423" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poussier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.10.021" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13S61GR3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983690v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.823662" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-9331(02)00102-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNC1LX5P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mozef" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1077-2014(03)00038-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NLZT40Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337831v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46117-5_124" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1BN46LDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mannino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turke Althobaiti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamos Katsigiannis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daune West" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC034E_ch3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBPC034E_ch15" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch16" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pbpc034e_ch12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983755v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Janiaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30117-2_120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXLRZXR4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983969v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983282v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Ochoa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dasip.2011.6136900" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983278v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774903" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>