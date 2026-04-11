--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Habib Hadj-Mabrouk </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk, Chercheur en Intelligence Artificielle et Sécurité ferroviaire. Université Gustave Eiffel (VPR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">habib-hadj-mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9322-8175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035116315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66604744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080005442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-2851-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habib Hadj-Mabrouk a obtenu son DEA en 1989 en automatique, son Doctorat  en 1992 en Automatique et Informatique des Systèmes Industriels et Humains à Université Polytechnique Hauts-de-France (UPHF) et son Habilitation à Diriger des Recherches (HDR) en 1998 à l’Université de technologie de Compiègne. De 1993 à 2010, il a occupé le poste de &amp;quot;Chercheur&amp;quot; à l’INRETS (Institut National de Recherche sur les Transports et leur Sécurité) . De 2011 à 2019, Hadj-Mabrouk a occupé le poste de &amp;quot;Chercheur&amp;quot; au département ESTAS puis à la Direction scientifique de l’IFSTTAR (Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux). Depuis janvier 2020, Hadj-Mabrouk a rejoint la &amp;quot;Vice-présidence Recherche&amp;quot; de l’Université Gustave Eiffel (fusion entre l'IFSTTAR et l’Université Paris-Est Marne-la-Vallée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a publié 19 ouvrages et chapitres d’ouvrage scientifiques, 136 articles dans des revues et congrès et 83 rapports d’expertise, de recherche et de convention/contrat ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a encadré et Co-encadré 64 étudiants en thèse de doctorat, DEA, MASTER et Ingénieur ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné dans plusieurs établissements d’enseignement supérieur en France et à l'étranger : Université de Versailles ; ENSI de Bourges ; INPL de Nancy ; ENPC de Marne la Vallée ; CNAM de Paris ; ISSAT de Sousse et ISTLS de Sousse. Il a participé à l’élaboration de 4 programmes d’enseignements des Masters et des écoles doctorales. Il est fondateur de 2 Masters en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Sécurité et Sûreté de Fonctionnement des Systèmes Industriels&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3SI) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 1993 à 1997, il a participé à l'expertise et la certification de plusieurs systèmes de transports ferroviaires (TVM 430 du TGV Nord, ANTARES, RER ligne C) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2000, il a participé aux activités réglementaire  de la sécurité ferroviaire en France. En effet, il a contribué avec la Direction des transports terrestres (DTT) du Ministère des transports à l’élaboration d’un nouveau décret relatif à &amp;quot;la sécurité du réseau ferré national Français&amp;quot; qui a été publié au Journal Officiel du 1er avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2008 à 2009, il a participé aux évolutions normatives et en particulier la révision et l’amélioration de la Norme ISO 31000 Management du risque – Principes et lignes directrices de mise en œuvre (version 2009) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2004, il a été désigné &amp;quot;Expert évaluateur&amp;quot; auprès de l’agence Française de certification ferroviaire (CERTIFER). Spécialité : &amp;quot;analyse de risques, facteurs humains et réglementation en matière de sécurité des transports&amp;quot; ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2010, il a reçu le prix de la meilleure session lorsde la conférence internationale de Monaco et le prix du meilleur article de la conférence internationale sur les systèmes d'information et l'intelligence économique (SIIE'2010) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il a été désigné « Expert scientifique » auprès del’Agence National de la Recherche (ANR) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2020, il a été désigné « Expert scientifique » auprès de Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a mis en œuvre plusieurs conventions de coopération scientifique et technologique avec des établissements d’enseignement supérieur et des industriels du domaine : Département facteur humain de la SNCF ; LIP6 de l'université de Paris VI ; LIMAV et LAMIH de l'université de Valenciennes ; l’Institut polytechnique de Sévenans ; Institut de psychologie de l’université René Descartes Paris V ; LAMSADE de l’université de Paris IX Dauphine ; Institut d’Informatique d’Entreprise d’Évry (IIE-CNAM) ; Service exploration fonctionnelle des systèmes nerveux du CHU de Sahloul-Sousse ; etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est &amp;quot;Reviewer&amp;quot; et membre du comité de rédaction de plusieurs revues et conférences : Journal Transportation research-Part C, IEEE Access, Journal safety science, International Journal of Transportation Engineering and Technology (IJTET), International Journal of Smart Vehicles and Smart Transportation (IJSVST), Journal Logistics & Sustainable Transport, International Journal of Mechanical Engineering and Applications (IJMEA), Journal of Artificial Intelligence Evolution (AIE), Journal of Traffic and Transportation(SCIREA), Scientific Journal on Transport and Logistics (LOGI), International Journal of Scientific & Engineering Research (IJSER), International Workshop Case-Based Reasoning (CBR-MD), International Virtual Conference on Multidisciplinary Research, International conference on Sciences and Techniques of Automatic control and computer engineering (STA), International Conference on Computer Science and Engineering (COMPSE-EAI), International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), Fourth International Conference on ICT for Intelligent Systems (ICTIS – 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir travaillé sur les applications des techniques d’Intelligence Artificielle (Apprentissage automatique, Système expert, Systèmes d’aide à la Décision (SAD), Raisonnement à partir de cas (RPC), Ontologies, Fouille de données (Data-mining), Apprentissage des règles d'association, etc.) au domaine de la sécurité et de la certification des systèmes de transport ferroviaires guidés (TGV-Nord, Tunnel sous la manche, …), ses travaux de recherche portent actuellement notamment sur la prise en compte des facteurs humains dans les analyses de la sécurité, les méthodes d’évaluation des risques, le retour d’expérience (REX) ainsi que sur la réglementation ferroviaire. L’ensemble de ses travaux de recherche, a reçu le soutien (Contracts de recherche) de la Direction des transports terrestres (DTT) du Ministère des transports, la Direction de la recherche et des affaires scientifiques et techniques (DRAST), le Groupement régional de recherche sur les transports du Nord-Pas-de-Calais (GRRT) ainsi que le Programme interministériel de recherche sur les transports (PREDIT-ASCOT).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of AI and machine learning in railway operations, maintenance, and safety: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240 (1), pp3-36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X251364324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert System Based on Ontology and Interpretable Machine Learning to Assist in the Discovery of Railway Accident Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: Artificial Intelligence and Advanced Computation Technology in Rail-ways, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2025.067143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the applications of artificial intelligence to European rail transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning for safety assessment of critical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and prediction of railway accident risks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2020.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Case-Based Reasoning to the safety assessment of critical software used in rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (104928), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence and machine learning to the assessment of the safety of critical software used in railway transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2019.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Artificial Intelligence to Risk Assessment of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-019-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of assessing human errors in railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the VŠB - Technical University of Ostrava, Safety Engineering Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/tvsbses-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Hazard Analysis (PHA): New hybrid approach to railway risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Refereed Journal of Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of learning CHARADE system of rules for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-170304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Automatic Learning and Ontology to the Prevention of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning for the Evaluation of Safety Critical Software. Application to The Safety of Railway Transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid reasoning system for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Special issue of Magazine on The Rail Industry of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.01-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and machine learning: two complementary approaches to assessment of safety of rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Engineering Precious Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based system for the evaluation of safety and the prevention of railway accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of railway research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22068/IJRARE.3.1.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine on The Rail Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA: Learning System for Classification and Capitalization of Accident Scenarios of Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation safety assessment methodology based on artificial intelligence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing Science and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chronobiology vigilance in public transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multidisciplinary Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/ijmrd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools to Assist the Acquisition, Modelling, Capitalization and Assessment of the Safety of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances : contribution à l’analyse, à l’évaluation et à la prévention des risques psychosociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.121.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ACASYA »: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios. Application to the safety of rail transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSIJ: Advances in Computer Science: an International Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse et d’évaluation des risques psychosociaux basée sur le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des RPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques psychosociaux (23), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ontology to Assist the Modeling of an Accident Scenario: Application on Railroad Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.01-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique unifié de représentation et de résolution de problèmes pour la réutilisation des connaissances. Application à l'analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (103), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.103.131-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGURA/Renfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation Européenne en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.05-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la réglementation Nationale en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronobiologie de la vigilance : Approche d'application dans le domaine de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (4), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0761-8980(01)90035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législation et réglementation de la sécurité dans les transports publics guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, RGCF (7), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration des facteurs humains dans la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, RGCF (11), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3183(00)88323-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d'accidents dans le domaine des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, RGCF (3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0035-3183(98)80069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la réutilisation des spécifications de logiciels. Application au domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (45), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA, EVALSCA et GENESCA : trois mécanismes d’apprentissage dédiés respectivement à la classification, à l’évaluation et à la génération des scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (126/127), pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances pour l’élaboration d’une base de scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (50), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des principaux concepts relatifs à la notion de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, RGCF (2), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des effets des erreurs de logiciel basée sur le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, EC2 (42/43), pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et évaluation des analyses de sécurité des automatismes des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEC (134), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure définition de l’analyse préliminaire de risques pour les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (1), pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide aux analyses de sécurité dans le domaine des transports terrestres guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques dans le domaine des automatismes des systèmes de transport guidés : Le problème de l'évaluation des analyses préliminaires de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, RTS (49), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a learning system for functional safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, RTS (10), pp.09-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'intelligence artificielle à l'analyse de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, RTS (40), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse et d'évaluation de la sécurité basée sur les techniques d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.05-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence to the assessment of rail safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stephenson Conference: Research for Railways 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Londres, United States. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning from experience feedback on accidents in transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux dans la politique Européenne du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Union Européenne et développement durable, Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the human factors in the sociotechnical systems. Application to the railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Transportation and Logistics (ICTL2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.46-56, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge management approach based on an ontology and Case-based Reasoning (CBR): Application to railroad accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Sixth International Conference on Research Challenges in Information Science (RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la chronobiologie de la vigilance à la sécurité des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference, Sciences of Electronics, Technologies of Information and Telecommunications (SETIT'2012), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie d'aide au renforcement de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale francophone sur l'extraction et la gestion des connaissances (EGC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sousse, Tunisie. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of machine learning to analyze and evaluate the safety of automated transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of human risk in maritime sector. Application on sea motorways project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting tool of regulation capitalization and exploitation in railroad safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie pour le domaine de l’analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Terminologie &amp; Ontologie: Théories et applications (TOTh’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the return of experience to security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque humain dans le secteur maritime. Application au projet des &amp;quot;autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda Mu'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2010, La Rochelle, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach of management of the risks in the industrial sector: Application to the oil sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of safety in models of railroad traffic management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Lajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and maritime risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sécurité dans les autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques des systèmes de transport intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHIOP / Rôle des Nouvelles Technologies et des Infrastructures dans la Sûreté et la Sécurité des Systèmes de Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National de Prévention des Accidents de la Circulation (CNPAC'2009), Oct 2009, Rabat, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’évaluation des effets des erreurs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Gouvernance : Quelle approche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International sur la crise financière internationale, Aspects théoriques et empiriques, Pour quel nouvel ordre économique mondial?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tataouine, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la sécurité dans les systèmes technologiques de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Preliminary Hazard Analysis and field data feedback to improve security. Application to rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA _2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des facteurs humains dans le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR: Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’intelligence artificielle à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique (FIRTL’2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques_MMR'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire des risques et retour d’expérience : deux approches complémentaires pour améliorer la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Bucarest, Roumanie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retour d'expérience à l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et analyse des risques dans une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Ben-Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique_FIRTL’2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un projet de recherche &amp;quot;Avis&amp;quot; pour l’aide a l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable_QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acasya&amp;quot; et &amp;quot;Sautrel&amp;quot; : Deux mécanismes d’apprentissage d’aide au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques des systèmes de transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur des Risques et la Sécurité de l'Internet et des Systèmes_CRiSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marrakech, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des facteurs humains dans la sécurité ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Sciences and Techniques of Automation (STA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Monastir, Tunisie. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécurité et facteurs humains dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Québec, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement humain dans les scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Francophone de Modélisation et Simulation - MOSIM’06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse préliminaire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LM15, Maîtrise des Risques et sûreté de fonctionnement, Risques et Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et formalisme de base pour l’analyse préliminaire des risques dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique (STA’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des risques d’accidents dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Québec – Laval, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques d'accident dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2005, laval, Canada. paper MAZOUNI.M.H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique – STA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’apport de la recherche et les nouvelles technologies à la sécurité dans les transport_ISSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sousse, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et Formalisme de base pour l'Analyse Préliminaire des Risques dans le Transport Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sciences and Techniques of Automatic Control, STA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.STA05-CM-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique (CIFA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douze, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et facteur humain. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Québec, Canada. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et obligations des acteurs impliqués dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2004, Bourges, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée sur les facteurs de dégradation de la vigilance et insécurité dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte INRETS n°91, Oct 2002, Paris, France. pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à la capitalisation des analyse de sécurité des systèmes de transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque veille stratégique, la veille dans le secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeneuve d’Ascq, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque vigilance des conducteurs, pilotes et opérateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de scénarios. Application à l’analyse de sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sécurité réseau Inter- Régional de recherche technologique dans les transports terrestres, GRRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Villeneuve d’Ascq, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Applications Médicales de l’Intelligence Neuro-Artificielle (AMINA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Monastir, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case- based reasoning to the software error effect analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on artificial and computational intelligence for decision, control and automation in engineering and industrial application (ACIDCA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hammamet, Tunisia. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation des études de sécurité basés sur l’utilisation des techniques d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PREDIT-ASCOT : Automatismes de sécurité et systèmes de contrôle-commande des transports guidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation du processus de construction de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sécurité des systèmes industriels automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montréal, Canada. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for reusing specifications of safety-critical software in the field of automated people movers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and structuration of knowledge of safety critical software specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. pp.1151-1155, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for providing aid for modelling, storing and assessing safety analyses in the area of terrestrial guided transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Symposium on Automotive and Automation Technologies (ISATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Florence, Italy. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a computer-aided assessment of railway system preliminary hazard analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.493-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAUTREL&amp;quot; : outil d’aide aux analyses des effets des erreurs de logiciels de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.790-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide aux analyses préliminaires de risques des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.378-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying case-based reasoning to the storing and assessment of software error-effect analysis in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d’un outil d’aide aux analyses des effets des erreurs des logiciels, basé sur le raisonnement à partir de cas. Application à la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées internationales du génie logiciel et de ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Paris-La-Défense, France. pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage automatique : principes et exemple d'application au domaine de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées électronique et informatique pour la sûreté, Commissariat à l'Énergie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Gif-sur-Yvette, France. pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des techniques d'apprentissage automatique et d'acquisition des connaissances dans l'analyse de sécurité des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence maghrébine en génie logiciel et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Rabat, Maroc. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée INRETS sur L'erreur humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS-LPC, Nov 1994, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA&amp;quot; : un système d'apprentissage automatique dédié à la classification des scénarios d'accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international de fiabilité et maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Baule, France. pp.1183-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches contextuelles et hors contexte basées sur l'apprentissage pour l'aide à la génération d'exemples. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones sur l'Apprentissage (JFA'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système expert d'aide à la génération des scénarios d'accidents basé sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l'innovation technologique dans les transports guidés (ITTG'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Lille, France. pp.627-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances et apprentissage automatique pour l'élaboration d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées francophones d'apprentissage et d'explicitation des connaissances (JFAEC'92), AFIA-AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Dourdan, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à l'évaluation de la sécurité des systèmes de transport automatisés, basée sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Sté Canadienne de Génie Mécanique (SCGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Montréal, Québec, Canada. pp.957-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des deux mécanismes d'apprentissage &amp;quot;Clasca&amp;quot; et &amp;quot;Charade&amp;quot; pour le développement d'un système à base de connaissances. Application à la certification des systèmes de transport automatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées symbolique-numérique, SFC-AFCET-AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert à apprentissage pour l'aide à l'analyse de sécurité. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées Internationales d'Avignon, Conférence Intelligence Artificielle, Défense et Sécurité civile, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Avignon, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based assistance tool for the generation of scenarios for automated transport systems certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European annual conference on human decision making and manual control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge base for safety analysis in unmanned metro system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture, and Operation in the Railway and Other Advanced Mass Transit Systems (Comprail 92). Computers in Railways II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Washington District of Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances pour l'aide à l'analyse de sécurité des systèmes de transports terrestres automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national de fiabilité et maintenabilité_LM'8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique d'aide à la certification des systèmes de transport automatisés basée sur l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées acquisition de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la maintenance préventive basé sur l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Intelligence Artificielle et Systèmes Experts (IASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité ferroviaire et facteurs humains. Apport de la chronobiologie de la vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.136, 2001, ISBN : 2-85782-558-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Assist in the Discovery of Railway Accident Scenarios Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj-Mabrouk Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Sharma, S.K., Upadhyay, R.K., Kumar, V., Valera, H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Energy and Dynamics. Energy, Environment, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-156, 2023, ISBN: 978-981-99-2150-8. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2150-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Affecting Railway Safety: Approach for Considering Human Errors in Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-123, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.CH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Machine Learning to Rail Transport Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Vasant, V. Kharchenko, J. Thomas, G-W. Weber and V. Panchenko (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances of Machine Learning in Clean Energy and the Transportation Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-312, 2021, ISBN: 978-1-68507-211-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52305/SJDR3905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Approach for Assessing of Rail Transport: Methods Based on AI and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-146, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Prevention of Railway Accidents Based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Vasant P., Zelinka I., Weber GW. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing &amp; Optimization, ICO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 866, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-394, 2019, Advances in Intelligent Systems and Computing, ISBN: 978-3-030-00979-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00979-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-social risks in the European policy of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeconomia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-69, 2017, ISBN: 979-10-92495-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decision Support System for Security Analysis. Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanachi C., Bénaben F., Charoy F. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, ISCRAM: Lecture Notes in Business Information Processing, ISBN: 978-3-319-11818-5. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’Analyse Préliminaire des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques naturels, technologiques et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2014, ISBN: 9782364931596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Case-Based Reasoning Approach Based on Ontologies Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xiang Y., Pathan M., Tao X., Wang H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering ICDKE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7696, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48-55, 2012, Lecture Notes in Computer Science, ISBN: 978-3-642-34679-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34679-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’analyse des effets des erreurs du logiciel. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Renaud, B-C. Chebel Morello, B. Fuchs, J. Lieber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (4), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès/Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-148, 2007, Surveillance, diagnostic et maintenance. Traité IC2, Informatique et systèmes d'information, ISBN: 978-2-7462-1550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de prendre en compte l’erreur humaine dans l’analyse de sécurité et le développement des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambon B.; Neboit M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’erreur humaine: question de points de vue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 1996, Collection INRS-INRETS, Journée spécialisée, ISBN: 2-906769-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°13 : Système Expert basé sur l'Ontologie et l'Apprentissage Automatique &amp;quot;Interprétable&amp;quot; pour l’aide à la Découverte de Scénarios d'Accidents Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_01-05-2025, Université Gustave Eiffel. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°14 : Intelligence Artificielle et Apprentissage Automatique appliqués à l'exploitation, la maintenance et la sécurité ferroviaire : Apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_24-07-2025, Université Gustave Eiffel. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise de la demande de subvention du Programme de Recherche sur les Risques Géologiques Ferroviaires (RGHRP) Phase V - « Risk assessment of ground hazards along railways »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] N° HHM-VPR_12-05-2025, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2025, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°10 : Positionnement du projet &amp;quot;AMCER&amp;quot; par rapport aux méthodes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_10, Université Gustave Eiffel. 2024, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°11 : Ontologies et Graphes de connaissances - Applications à la sécurité des transports ferroviaires : Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_11, Université Gustave Eiffel. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°12 : Applications de l’IA et de l’apprentissage automatique à la sécurité du transport ferroviaire. Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_12, Université Gustave Eiffel. 2024, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°9 : Approche d'aide à la découverte de scénarios d'accidents ferroviaires basée sur l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_9, Université Gustave Eiffel. 2023, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 8 : Modèle conceptuel de gestion des risques ferroviaire : Etat d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, Université Gustave Eiffel. 2023, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet SCHYP : Sélection des Contremesures à l’HYPovigilance de l’officier de quart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 6 : Bilan de l'expertise effectuée pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 7 : Approche hybride d’aide à la décision pour l’analyse des risques d’accidents ferroviaire basée sur l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 5 : Systèmes d’aide à la décision pour l’analyse et la prédiction des risques d’accidents ferroviaires basés sur l’apprentissage automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 3 sur le projet &amp;quot;MOV-OFF&amp;quot; (Expertise pour l’ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffeil. 2021, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet MOV-OFF : Monitorage de la vigilance de l’officier de quart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 4 : Approche d'évaluation de la sécurité des logiciels critiques basée sur le raisonnement à partir de cas. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2021, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet VigiDOQ : Mesure de la vigilance de l'Officier de Quart et des conséquences sur ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet “Methods and tools for the development of explainable embedded artificial neural networks for autonomous transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 2: &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2020, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 1 : &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique &amp;quot;AMCER&amp;quot; : Acquisition, Modélisation, Capitalisation et Evaluation des Risques. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille scientifique sur les méthodologies de gestion des risques et la capitalisation des retours d’expérience dans le domaine de la sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport de mission, Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFERENTIEL : Capitalisation des textes législatifs et réglementaires relatifs à la sécurité des transports Ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etat d'avancement, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2001, 72p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales normes relatives à la sécurité des systèmes, matériels et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-00-07, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2000, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;FACTHUS&amp;quot; : prise en compte des facteurs humains dans les transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° ESTAS/A-99-11, Convention INRETS/CHU Sousse, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert d’aide à l’analyse préliminaire de risques. Application au domaine de la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration RATP/INRETS, INRETS - Institut National de Recherche sur les Transports et leur Sécurité; RATP. 1999, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : l’analyse préliminaire de risques des systèmes de transports guidés. Principaux travaux réalisés de 1994 à 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-99-16, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Habilitation à diriger des recherches (HDR), Université de Technologie de Compiègne (UTC, France). 1998, 126p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et responsabilités des acteurs impliqués dans le développement et l’exploitation d’un système de transport public guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-33, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FACTHUS : Facteurs humains. Contenu et déroulement du programme envisagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-29, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : proposition d’une méthode et d’une maquette d’aide à l’élaboration et à la capitalisation des analyses préliminaires de risques (APR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-66, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d’accidents dans le domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-47, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un programme de recherche sur le &amp;quot;retour d’expérience&amp;quot; dans le domaine de la sécurité des systèmes de transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-67, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de systèmes de contrôle de vitesse dans les transports terrestres : principes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-96-01, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1996, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'INRETS sur le document Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES, RER Ligne C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° ESTAS/A-95-15, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas : une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-95-28, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 2.1. : Macro analyse au niveau système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-10, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 79p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 1 : Identification du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-01, 3ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du dossier Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-64, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des documents généraux (PDP, PSP) et de définitions (SBU, DSE) du système KVBP/KVIM du projet ANTARES. Bilan des remarques et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° CR/A-94-15, 2ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de l'examen des méthodes de validation et d'homologation de la TVM 430 (Transmission Voie- Machine) du TGV Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-93-32, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des sous-ensembles flous : concepts, principes de base et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESTA n° CR/A-93-60, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 90p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'INRETS-CRESTA dans le processus de développement et d'exploitation d'un système de transport guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport INRETS-CRESTA n° CR/A-93-54, Édition 1, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Fixe Transmanche : Expression formelle du choix de la vitesse du train et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport INRETS-CRESTA n° CR/A-93-34, 1ère Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système ACASYA d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Thèse de doctorat, Université de valenciennes et du Hainaut-Cambrésis. 1992, 175p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système &amp;quot;ACASYA&amp;quot; d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Polytechnique Hauts-de-France, Université de Valenciennes, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03020419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de technologie de Compiègne, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Habib Hadj-Mabrouk </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk, Chercheur en Intelligence Artificielle et Sécurité ferroviaire. Université Gustave Eiffel (VPR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">habib-hadj-mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9322-8175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035116315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66604744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080005442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-2851-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habib Hadj-Mabrouk a obtenu son DEA en 1989 en automatique, son Doctorat  en 1992 en Automatique et Informatique des Systèmes Industriels et Humains à Université Polytechnique Hauts-de-France (UPHF) et son Habilitation à Diriger des Recherches (HDR) en 1998 à l’Université de technologie de Compiègne. De 1993 à 2010, il a occupé le poste de &amp;quot;Chercheur&amp;quot; à l’INRETS (Institut National de Recherche sur les Transports et leur Sécurité) . De 2011 à 2019, Hadj-Mabrouk a occupé le poste de &amp;quot;Chercheur&amp;quot; au département ESTAS puis à la Direction scientifique de l’IFSTTAR (Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux). Depuis janvier 2020, Hadj-Mabrouk a rejoint la &amp;quot;Vice-présidence Recherche&amp;quot; de l’Université Gustave Eiffel (fusion entre l'IFSTTAR et l’Université Paris-Est Marne-la-Vallée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a publié 19 ouvrages et chapitres d’ouvrage scientifiques, 136 articles dans des revues et congrès et 83 rapports d’expertise, de recherche et de convention/contrat ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a encadré et Co-encadré 64 étudiants en thèse de doctorat, DEA, MASTER et Ingénieur ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné dans plusieurs établissements d’enseignement supérieur en France et à l'étranger : Université de Versailles ; ENSI de Bourges ; INPL de Nancy ; ENPC de Marne la Vallée ; CNAM de Paris ; ISSAT de Sousse et ISTLS de Sousse. Il a participé à l’élaboration de 4 programmes d’enseignements des Masters et des écoles doctorales. Il est fondateur de 2 Masters en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Sécurité et Sûreté de Fonctionnement des Systèmes Industriels&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3SI) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 1993 à 1997, il a participé à l'expertise et la certification de plusieurs systèmes de transports ferroviaires (TVM 430 du TGV Nord, ANTARES, RER ligne C) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2000, il a participé aux activités réglementaire  de la sécurité ferroviaire en France. En effet, il a contribué avec la Direction des transports terrestres (DTT) du Ministère des transports à l’élaboration d’un nouveau décret relatif à &amp;quot;la sécurité du réseau ferré national Français&amp;quot; qui a été publié au Journal Officiel du 1er avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2008 à 2009, il a participé aux évolutions normatives et en particulier la révision et l’amélioration de la Norme ISO 31000 Management du risque – Principes et lignes directrices de mise en œuvre (version 2009) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2004, il a été désigné &amp;quot;Expert évaluateur&amp;quot; auprès de l’agence Française de certification ferroviaire (CERTIFER). Spécialité : &amp;quot;analyse de risques, facteurs humains et réglementation en matière de sécurité des transports&amp;quot; ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2010, il a reçu le prix de la meilleure session lorsde la conférence internationale de Monaco et le prix du meilleur article de la conférence internationale sur les systèmes d'information et l'intelligence économique (SIIE'2010) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il a été désigné « Expert scientifique » auprès del’Agence National de la Recherche (ANR) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2020, il a été désigné « Expert scientifique » auprès de Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a mis en œuvre plusieurs conventions de coopération scientifique et technologique avec des établissements d’enseignement supérieur et des industriels du domaine : Département facteur humain de la SNCF ; LIP6 de l'université de Paris VI ; LIMAV et LAMIH de l'université de Valenciennes ; l’Institut polytechnique de Sévenans ; Institut de psychologie de l’université René Descartes Paris V ; LAMSADE de l’université de Paris IX Dauphine ; Institut d’Informatique d’Entreprise d’Évry (IIE-CNAM) ; Service exploration fonctionnelle des systèmes nerveux du CHU de Sahloul-Sousse ; etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est &amp;quot;Reviewer&amp;quot; et membre du comité de rédaction de plusieurs revues et conférences : Journal Transportation research-Part C, IEEE Access, Journal safety science, International Journal of Transportation Engineering and Technology (IJTET), International Journal of Smart Vehicles and Smart Transportation (IJSVST), Journal Logistics & Sustainable Transport, International Journal of Mechanical Engineering and Applications (IJMEA), Journal of Artificial Intelligence Evolution (AIE), Journal of Traffic and Transportation(SCIREA), Scientific Journal on Transport and Logistics (LOGI), International Journal of Scientific & Engineering Research (IJSER), International Workshop Case-Based Reasoning (CBR-MD), International Virtual Conference on Multidisciplinary Research, International conference on Sciences and Techniques of Automatic control and computer engineering (STA), International Conference on Computer Science and Engineering (COMPSE-EAI), International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), Fourth International Conference on ICT for Intelligent Systems (ICTIS – 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir travaillé sur les applications des techniques d’Intelligence Artificielle (Apprentissage automatique, Système expert, Systèmes d’aide à la Décision (SAD), Raisonnement à partir de cas (RPC), Ontologies, Fouille de données (Data-mining), Apprentissage des règles d'association, etc.) au domaine de la sécurité et de la certification des systèmes de transport ferroviaires guidés (TGV-Nord, Tunnel sous la manche, …), ses travaux de recherche portent actuellement notamment sur la prise en compte des facteurs humains dans les analyses de la sécurité, les méthodes d’évaluation des risques, le retour d’expérience (REX) ainsi que sur la réglementation ferroviaire. L’ensemble de ses travaux de recherche, a reçu le soutien (Contracts de recherche) de la Direction des transports terrestres (DTT) du Ministère des transports, la Direction de la recherche et des affaires scientifiques et techniques (DRAST), le Groupement régional de recherche sur les transports du Nord-Pas-de-Calais (GRRT) ainsi que le Programme interministériel de recherche sur les transports (PREDIT-ASCOT).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of AI and machine learning in railway operations, maintenance, and safety: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240 (1), pp3-36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X251364324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert System Based on Ontology and Interpretable Machine Learning to Assist in the Discovery of Railway Accident Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: Artificial Intelligence and Advanced Computation Technology in Rail-ways, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2025.067143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the applications of artificial intelligence to European rail transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning for safety assessment of critical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and prediction of railway accident risks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2020.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Case-Based Reasoning to the safety assessment of critical software used in rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (104928), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence and machine learning to the assessment of the safety of critical software used in railway transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2019.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Artificial Intelligence to Risk Assessment of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-019-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of assessing human errors in railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the VŠB - Technical University of Ostrava, Safety Engineering Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/tvsbses-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning for the Evaluation of Safety Critical Software. Application to The Safety of Railway Transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Hazard Analysis (PHA): New hybrid approach to railway risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Refereed Journal of Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of learning CHARADE system of rules for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-170304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Automatic Learning and Ontology to the Prevention of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Special issue of Magazine on The Rail Industry of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.01-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid reasoning system for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine on The Rail Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and machine learning: two complementary approaches to assessment of safety of rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Engineering Precious Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based system for the evaluation of safety and the prevention of railway accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of railway research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22068/IJRARE.3.1.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA: Learning System for Classification and Capitalization of Accident Scenarios of Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation safety assessment methodology based on artificial intelligence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing Science and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chronobiology vigilance in public transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multidisciplinary Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/ijmrd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools to Assist the Acquisition, Modelling, Capitalization and Assessment of the Safety of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances : contribution à l’analyse, à l’évaluation et à la prévention des risques psychosociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.121.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ACASYA »: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios. Application to the safety of rail transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSIJ: Advances in Computer Science: an International Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse et d’évaluation des risques psychosociaux basée sur le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des RPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques psychosociaux (23), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ontology to Assist the Modeling of an Accident Scenario: Application on Railroad Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.01-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique unifié de représentation et de résolution de problèmes pour la réutilisation des connaissances. Application à l'analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (103), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.103.131-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGURA/Renfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation Européenne en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.05-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la réglementation Nationale en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronobiologie de la vigilance : Approche d'application dans le domaine de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (4), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0761-8980(01)90035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législation et réglementation de la sécurité dans les transports publics guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, RGCF (7), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration des facteurs humains dans la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, RGCF (11), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3183(00)88323-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d'accidents dans le domaine des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, RGCF (3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0035-3183(98)80069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la réutilisation des spécifications de logiciels. Application au domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (45), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances pour l’élaboration d’une base de scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (50), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA, EVALSCA et GENESCA : trois mécanismes d’apprentissage dédiés respectivement à la classification, à l’évaluation et à la génération des scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (126/127), pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et évaluation des analyses de sécurité des automatismes des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEC (134), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des effets des erreurs de logiciel basée sur le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, EC2 (42/43), pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des principaux concepts relatifs à la notion de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, RGCF (2), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure définition de l’analyse préliminaire de risques pour les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (1), pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide aux analyses de sécurité dans le domaine des transports terrestres guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques dans le domaine des automatismes des systèmes de transport guidés : Le problème de l'évaluation des analyses préliminaires de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, RTS (49), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a learning system for functional safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, RTS (10), pp.09-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'intelligence artificielle à l'analyse de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, RTS (40), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse et d'évaluation de la sécurité basée sur les techniques d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.05-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence to the assessment of rail safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stephenson Conference: Research for Railways 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Londres, United States. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning from experience feedback on accidents in transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux dans la politique Européenne du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Union Européenne et développement durable, Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the human factors in the sociotechnical systems. Application to the railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Transportation and Logistics (ICTL2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.46-56, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge management approach based on an ontology and Case-based Reasoning (CBR): Application to railroad accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Sixth International Conference on Research Challenges in Information Science (RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la chronobiologie de la vigilance à la sécurité des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference, Sciences of Electronics, Technologies of Information and Telecommunications (SETIT'2012), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of machine learning to analyze and evaluate the safety of automated transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie d'aide au renforcement de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale francophone sur l'extraction et la gestion des connaissances (EGC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sousse, Tunisie. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the return of experience to security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque humain dans le secteur maritime. Application au projet des &amp;quot;autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda Mu'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2010, La Rochelle, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of human risk in maritime sector. Application on sea motorways project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting tool of regulation capitalization and exploitation in railroad safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie pour le domaine de l’analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Terminologie &amp; Ontologie: Théories et applications (TOTh’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach of management of the risks in the industrial sector: Application to the oil sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of safety in models of railroad traffic management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Lajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and maritime risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’évaluation des effets des erreurs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sécurité dans les autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques des systèmes de transport intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHIOP / Rôle des Nouvelles Technologies et des Infrastructures dans la Sûreté et la Sécurité des Systèmes de Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National de Prévention des Accidents de la Circulation (CNPAC'2009), Oct 2009, Rabat, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Gouvernance : Quelle approche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International sur la crise financière internationale, Aspects théoriques et empiriques, Pour quel nouvel ordre économique mondial?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tataouine, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la sécurité dans les systèmes technologiques de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Preliminary Hazard Analysis and field data feedback to improve security. Application to rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA _2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des facteurs humains dans le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR: Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’intelligence artificielle à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique (FIRTL’2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques_MMR'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire des risques et retour d’expérience : deux approches complémentaires pour améliorer la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Bucarest, Roumanie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retour d'expérience à l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et analyse des risques dans une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Ben-Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique_FIRTL’2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un projet de recherche &amp;quot;Avis&amp;quot; pour l’aide a l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable_QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acasya&amp;quot; et &amp;quot;Sautrel&amp;quot; : Deux mécanismes d’apprentissage d’aide au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques des systèmes de transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur des Risques et la Sécurité de l'Internet et des Systèmes_CRiSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marrakech, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des facteurs humains dans la sécurité ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Sciences and Techniques of Automation (STA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Monastir, Tunisie. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécurité et facteurs humains dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Québec, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse préliminaire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LM15, Maîtrise des Risques et sûreté de fonctionnement, Risques et Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement humain dans les scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Francophone de Modélisation et Simulation - MOSIM’06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des risques d’accidents dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Québec – Laval, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques d'accident dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2005, laval, Canada. paper MAZOUNI.M.H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et formalisme de base pour l’analyse préliminaire des risques dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique (STA’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique – STA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’apport de la recherche et les nouvelles technologies à la sécurité dans les transport_ISSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sousse, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et Formalisme de base pour l'Analyse Préliminaire des Risques dans le Transport Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sciences and Techniques of Automatic Control, STA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.STA05-CM-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique (CIFA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douze, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et facteur humain. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Québec, Canada. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et obligations des acteurs impliqués dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2004, Bourges, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée sur les facteurs de dégradation de la vigilance et insécurité dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte INRETS n°91, Oct 2002, Paris, France. pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à la capitalisation des analyse de sécurité des systèmes de transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque veille stratégique, la veille dans le secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeneuve d’Ascq, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque vigilance des conducteurs, pilotes et opérateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation des études de sécurité basés sur l’utilisation des techniques d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PREDIT-ASCOT : Automatismes de sécurité et systèmes de contrôle-commande des transports guidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de scénarios. Application à l’analyse de sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sécurité réseau Inter- Régional de recherche technologique dans les transports terrestres, GRRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Villeneuve d’Ascq, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Applications Médicales de l’Intelligence Neuro-Artificielle (AMINA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Monastir, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case- based reasoning to the software error effect analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on artificial and computational intelligence for decision, control and automation in engineering and industrial application (ACIDCA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hammamet, Tunisia. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation du processus de construction de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sécurité des systèmes industriels automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montréal, Canada. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for reusing specifications of safety-critical software in the field of automated people movers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and structuration of knowledge of safety critical software specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. pp.1151-1155, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAUTREL&amp;quot; : outil d’aide aux analyses des effets des erreurs de logiciels de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.790-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for providing aid for modelling, storing and assessing safety analyses in the area of terrestrial guided transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Symposium on Automotive and Automation Technologies (ISATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Florence, Italy. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a computer-aided assessment of railway system preliminary hazard analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.493-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide aux analyses préliminaires de risques des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.378-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying case-based reasoning to the storing and assessment of software error-effect analysis in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d’un outil d’aide aux analyses des effets des erreurs des logiciels, basé sur le raisonnement à partir de cas. Application à la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées internationales du génie logiciel et de ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Paris-La-Défense, France. pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage automatique : principes et exemple d'application au domaine de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées électronique et informatique pour la sûreté, Commissariat à l'Énergie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Gif-sur-Yvette, France. pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des techniques d'apprentissage automatique et d'acquisition des connaissances dans l'analyse de sécurité des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence maghrébine en génie logiciel et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Rabat, Maroc. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée INRETS sur L'erreur humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS-LPC, Nov 1994, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA&amp;quot; : un système d'apprentissage automatique dédié à la classification des scénarios d'accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international de fiabilité et maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Baule, France. pp.1183-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches contextuelles et hors contexte basées sur l'apprentissage pour l'aide à la génération d'exemples. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones sur l'Apprentissage (JFA'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système expert d'aide à la génération des scénarios d'accidents basé sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l'innovation technologique dans les transports guidés (ITTG'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Lille, France. pp.627-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à l'évaluation de la sécurité des systèmes de transport automatisés, basée sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Sté Canadienne de Génie Mécanique (SCGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Montréal, Québec, Canada. pp.957-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances et apprentissage automatique pour l'élaboration d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées francophones d'apprentissage et d'explicitation des connaissances (JFAEC'92), AFIA-AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Dourdan, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des deux mécanismes d'apprentissage &amp;quot;Clasca&amp;quot; et &amp;quot;Charade&amp;quot; pour le développement d'un système à base de connaissances. Application à la certification des systèmes de transport automatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées symbolique-numérique, SFC-AFCET-AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert à apprentissage pour l'aide à l'analyse de sécurité. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées Internationales d'Avignon, Conférence Intelligence Artificielle, Défense et Sécurité civile, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Avignon, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based assistance tool for the generation of scenarios for automated transport systems certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European annual conference on human decision making and manual control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge base for safety analysis in unmanned metro system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture, and Operation in the Railway and Other Advanced Mass Transit Systems (Comprail 92). Computers in Railways II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Washington District of Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances pour l'aide à l'analyse de sécurité des systèmes de transports terrestres automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national de fiabilité et maintenabilité_LM'8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique d'aide à la certification des systèmes de transport automatisés basée sur l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées acquisition de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la maintenance préventive basé sur l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Intelligence Artificielle et Systèmes Experts (IASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité ferroviaire et facteurs humains. Apport de la chronobiologie de la vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.136, 2001, ISBN : 2-85782-558-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Assist in the Discovery of Railway Accident Scenarios Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj-Mabrouk Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Sharma, S.K., Upadhyay, R.K., Kumar, V., Valera, H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Energy and Dynamics. Energy, Environment, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-156, 2023, ISBN: 978-981-99-2150-8. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2150-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Affecting Railway Safety: Approach for Considering Human Errors in Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-123, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.CH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Machine Learning to Rail Transport Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Vasant, V. Kharchenko, J. Thomas, G-W. Weber and V. Panchenko (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances of Machine Learning in Clean Energy and the Transportation Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-312, 2021, ISBN: 978-1-68507-211-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52305/SJDR3905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Approach for Assessing of Rail Transport: Methods Based on AI and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-146, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Prevention of Railway Accidents Based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Vasant P., Zelinka I., Weber GW. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing &amp; Optimization, ICO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 866, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-394, 2019, Advances in Intelligent Systems and Computing, ISBN: 978-3-030-00979-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00979-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-social risks in the European policy of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeconomia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-69, 2017, ISBN: 979-10-92495-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decision Support System for Security Analysis. Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanachi C., Bénaben F., Charoy F. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, ISCRAM: Lecture Notes in Business Information Processing, ISBN: 978-3-319-11818-5. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’Analyse Préliminaire des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques naturels, technologiques et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2014, ISBN: 9782364931596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Case-Based Reasoning Approach Based on Ontologies Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xiang Y., Pathan M., Tao X., Wang H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering ICDKE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7696, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48-55, 2012, Lecture Notes in Computer Science, ISBN: 978-3-642-34679-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34679-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’analyse des effets des erreurs du logiciel. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Renaud, B-C. Chebel Morello, B. Fuchs, J. Lieber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (4), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès/Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-148, 2007, Surveillance, diagnostic et maintenance. Traité IC2, Informatique et systèmes d'information, ISBN: 978-2-7462-1550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de prendre en compte l’erreur humaine dans l’analyse de sécurité et le développement des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambon B.; Neboit M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’erreur humaine: question de points de vue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 1996, Collection INRS-INRETS, Journée spécialisée, ISBN: 2-906769-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°13 : Système Expert basé sur l'Ontologie et l'Apprentissage Automatique &amp;quot;Interprétable&amp;quot; pour l’aide à la Découverte de Scénarios d'Accidents Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_01-05-2025, Université Gustave Eiffel. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°14 : Intelligence Artificielle et Apprentissage Automatique appliqués à l'exploitation, la maintenance et la sécurité ferroviaire : Apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_24-07-2025, Université Gustave Eiffel. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise de la demande de subvention du Programme de Recherche sur les Risques Géologiques Ferroviaires (RGHRP) Phase V - « Risk assessment of ground hazards along railways »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] N° HHM-VPR_12-05-2025, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2025, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°10 : Positionnement du projet &amp;quot;AMCER&amp;quot; par rapport aux méthodes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_10, Université Gustave Eiffel. 2024, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°11 : Ontologies et Graphes de connaissances - Applications à la sécurité des transports ferroviaires : Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_11, Université Gustave Eiffel. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°12 : Applications de l’IA et de l’apprentissage automatique à la sécurité du transport ferroviaire. Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_12, Université Gustave Eiffel. 2024, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°9 : Approche d'aide à la découverte de scénarios d'accidents ferroviaires basée sur l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_9, Université Gustave Eiffel. 2023, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 8 : Modèle conceptuel de gestion des risques ferroviaire : Etat d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, Université Gustave Eiffel. 2023, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 6 : Bilan de l'expertise effectuée pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 7 : Approche hybride d’aide à la décision pour l’analyse des risques d’accidents ferroviaire basée sur l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet SCHYP : Sélection des Contremesures à l’HYPovigilance de l’officier de quart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 5 : Systèmes d’aide à la décision pour l’analyse et la prédiction des risques d’accidents ferroviaires basés sur l’apprentissage automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet MOV-OFF : Monitorage de la vigilance de l’officier de quart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 4 : Approche d'évaluation de la sécurité des logiciels critiques basée sur le raisonnement à partir de cas. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2021, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 3 sur le projet &amp;quot;MOV-OFF&amp;quot; (Expertise pour l’ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffeil. 2021, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet VigiDOQ : Mesure de la vigilance de l'Officier de Quart et des conséquences sur ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet “Methods and tools for the development of explainable embedded artificial neural networks for autonomous transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 2: &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2020, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 1 : &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique &amp;quot;AMCER&amp;quot; : Acquisition, Modélisation, Capitalisation et Evaluation des Risques. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille scientifique sur les méthodologies de gestion des risques et la capitalisation des retours d’expérience dans le domaine de la sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport de mission, Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFERENTIEL : Capitalisation des textes législatifs et réglementaires relatifs à la sécurité des transports Ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etat d'avancement, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2001, 72p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales normes relatives à la sécurité des systèmes, matériels et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-00-07, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2000, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;FACTHUS&amp;quot; : prise en compte des facteurs humains dans les transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° ESTAS/A-99-11, Convention INRETS/CHU Sousse, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert d’aide à l’analyse préliminaire de risques. Application au domaine de la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration RATP/INRETS, INRETS - Institut National de Recherche sur les Transports et leur Sécurité; RATP. 1999, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : l’analyse préliminaire de risques des systèmes de transports guidés. Principaux travaux réalisés de 1994 à 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-99-16, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Habilitation à diriger des recherches (HDR), Université de Technologie de Compiègne (UTC, France). 1998, 126p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et responsabilités des acteurs impliqués dans le développement et l’exploitation d’un système de transport public guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-33, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FACTHUS : Facteurs humains. Contenu et déroulement du programme envisagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-29, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d’accidents dans le domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-47, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un programme de recherche sur le &amp;quot;retour d’expérience&amp;quot; dans le domaine de la sécurité des systèmes de transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-67, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : proposition d’une méthode et d’une maquette d’aide à l’élaboration et à la capitalisation des analyses préliminaires de risques (APR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-66, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de systèmes de contrôle de vitesse dans les transports terrestres : principes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-96-01, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1996, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'INRETS sur le document Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES, RER Ligne C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° ESTAS/A-95-15, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas : une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-95-28, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 2.1. : Macro analyse au niveau système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-10, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 79p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 1 : Identification du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-01, 3ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du dossier Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-64, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des documents généraux (PDP, PSP) et de définitions (SBU, DSE) du système KVBP/KVIM du projet ANTARES. Bilan des remarques et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° CR/A-94-15, 2ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de l'examen des méthodes de validation et d'homologation de la TVM 430 (Transmission Voie- Machine) du TGV Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-93-32, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des sous-ensembles flous : concepts, principes de base et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESTA n° CR/A-93-60, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 90p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'INRETS-CRESTA dans le processus de développement et d'exploitation d'un système de transport guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport INRETS-CRESTA n° CR/A-93-54, Édition 1, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Fixe Transmanche : Expression formelle du choix de la vitesse du train et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport INRETS-CRESTA n° CR/A-93-34, 1ère Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système ACASYA d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Thèse de doctorat, Université de valenciennes et du Hainaut-Cambrésis. 1992, 175p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système &amp;quot;ACASYA&amp;quot; d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Polytechnique Hauts-de-France, Université de Valenciennes, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03020419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de technologie de Compiègne, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="440CF94E"/>
+    <w:nsid w:val="34E75EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3B6E8D0"/>
+    <w:nsid w:val="4C6612E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habib-hadj-mabrouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9322-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080005442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2851-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X251364324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.067143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-200016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2020.1.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2019.1.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-019-0102-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tvsbses-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280992v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-170304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423996v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/IJRARE.3.1.37" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/ijmrd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Harguem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.121.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Mejri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.131-148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisem Triki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8980(01)90035-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F92HMC9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desfray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3183(00)88323-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNDRF2QW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stuparu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bied Charreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3183(98)80069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F29MQB69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Darricau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaupard-Guillaumot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Houriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Letrung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El-Mabrouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellaaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kamoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Bahria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chtioui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mesbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Ben-Salam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Mazouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023863v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43976-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022367v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027659v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/catalogues/collection-INRETS-syntheses.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Mabrouk Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/human-factors-affecting-railway-safety/285296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.CH004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-of-machine-learning-in-clean-energy-and-the-transportation-industry/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/SJDR3905" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/decision-support-approach-for-assessing-of-rail-transport/285297" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.ch005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.or2d.org/or2d/Centre_europeen_dexcellence_Jean_MOnnet_files/Book-EUSD-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/auteur/hadj-mabrouk-habib/819.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/raisonnement-a-partir-de-cas-2-surveillance-diagnostic-et-maintenance/renaud/descriptif-9782746215504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/991788" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102248v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jezequel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033255v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033343v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03020419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426873v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habib-hadj-mabrouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9322-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080005442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2851-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X251364324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.067143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-200016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2020.1.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2019.1.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-019-0102-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tvsbses-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-170304" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/IJRARE.3.1.37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/ijmrd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Harguem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.121.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Mejri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.131-148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisem Triki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8980(01)90035-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F92HMC9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desfray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3183(00)88323-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNDRF2QW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stuparu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bied Charreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3183(98)80069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F29MQB69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Darricau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaupard-Guillaumot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Houriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Letrung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kamoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El-Mabrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellaaj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Bahria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chtioui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mesbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Ben-Salam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Mazouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43976-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/catalogues/collection-INRETS-syntheses.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Mabrouk Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/human-factors-affecting-railway-safety/285296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.CH004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-of-machine-learning-in-clean-energy-and-the-transportation-industry/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/SJDR3905" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/decision-support-approach-for-assessing-of-rail-transport/285297" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.ch005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.or2d.org/or2d/Centre_europeen_dexcellence_Jean_MOnnet_files/Book-EUSD-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/auteur/hadj-mabrouk-habib/819.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/raisonnement-a-partir-de-cas-2-surveillance-diagnostic-et-maintenance/renaud/descriptif-9782746215504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/991788" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205661v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jezequel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033255v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033343v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03020419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426873v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>