--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Habib Hadj-Mabrouk </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk, Chercheur en Intelligence Artificielle et Sécurité ferroviaire. Université Gustave Eiffel (VPR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">habib-hadj-mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9322-8175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035116315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66604744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080005442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-2851-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habib Hadj-Mabrouk a obtenu son DEA en 1989 en automatique, son Doctorat  en 1992 en Automatique et Informatique des Systèmes Industriels et Humains à Université Polytechnique Hauts-de-France (UPHF) et son Habilitation à Diriger des Recherches (HDR) en 1998 à l’Université de technologie de Compiègne. De 1993 à 2010, il a occupé le poste de &amp;quot;Chercheur&amp;quot; à l’INRETS (Institut National de Recherche sur les Transports et leur Sécurité) . De 2011 à 2019, Hadj-Mabrouk a occupé le poste de &amp;quot;Chercheur&amp;quot; au département ESTAS puis à la Direction scientifique de l’IFSTTAR (Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux). Depuis janvier 2020, Hadj-Mabrouk a rejoint la &amp;quot;Vice-présidence Recherche&amp;quot; de l’Université Gustave Eiffel (fusion entre l'IFSTTAR et l’Université Paris-Est Marne-la-Vallée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a publié 19 ouvrages et chapitres d’ouvrage scientifiques, 136 articles dans des revues et congrès et 83 rapports d’expertise, de recherche et de convention/contrat ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a encadré et Co-encadré 64 étudiants en thèse de doctorat, DEA, MASTER et Ingénieur ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné dans plusieurs établissements d’enseignement supérieur en France et à l'étranger : Université de Versailles ; ENSI de Bourges ; INPL de Nancy ; ENPC de Marne la Vallée ; CNAM de Paris ; ISSAT de Sousse et ISTLS de Sousse. Il a participé à l’élaboration de 4 programmes d’enseignements des Masters et des écoles doctorales. Il est fondateur de 2 Masters en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Sécurité et Sûreté de Fonctionnement des Systèmes Industriels&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3SI) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 1993 à 1997, il a participé à l'expertise et la certification de plusieurs systèmes de transports ferroviaires (TVM 430 du TGV Nord, ANTARES, RER ligne C) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2000, il a participé aux activités réglementaire  de la sécurité ferroviaire en France. En effet, il a contribué avec la Direction des transports terrestres (DTT) du Ministère des transports à l’élaboration d’un nouveau décret relatif à &amp;quot;la sécurité du réseau ferré national Français&amp;quot; qui a été publié au Journal Officiel du 1er avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2008 à 2009, il a participé aux évolutions normatives et en particulier la révision et l’amélioration de la Norme ISO 31000 Management du risque – Principes et lignes directrices de mise en œuvre (version 2009) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2004, il a été désigné &amp;quot;Expert évaluateur&amp;quot; auprès de l’agence Française de certification ferroviaire (CERTIFER). Spécialité : &amp;quot;analyse de risques, facteurs humains et réglementation en matière de sécurité des transports&amp;quot; ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2010, il a reçu le prix de la meilleure session lorsde la conférence internationale de Monaco et le prix du meilleur article de la conférence internationale sur les systèmes d'information et l'intelligence économique (SIIE'2010) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il a été désigné « Expert scientifique » auprès del’Agence National de la Recherche (ANR) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2020, il a été désigné « Expert scientifique » auprès de Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a mis en œuvre plusieurs conventions de coopération scientifique et technologique avec des établissements d’enseignement supérieur et des industriels du domaine : Département facteur humain de la SNCF ; LIP6 de l'université de Paris VI ; LIMAV et LAMIH de l'université de Valenciennes ; l’Institut polytechnique de Sévenans ; Institut de psychologie de l’université René Descartes Paris V ; LAMSADE de l’université de Paris IX Dauphine ; Institut d’Informatique d’Entreprise d’Évry (IIE-CNAM) ; Service exploration fonctionnelle des systèmes nerveux du CHU de Sahloul-Sousse ; etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est &amp;quot;Reviewer&amp;quot; et membre du comité de rédaction de plusieurs revues et conférences : Journal Transportation research-Part C, IEEE Access, Journal safety science, International Journal of Transportation Engineering and Technology (IJTET), International Journal of Smart Vehicles and Smart Transportation (IJSVST), Journal Logistics & Sustainable Transport, International Journal of Mechanical Engineering and Applications (IJMEA), Journal of Artificial Intelligence Evolution (AIE), Journal of Traffic and Transportation(SCIREA), Scientific Journal on Transport and Logistics (LOGI), International Journal of Scientific & Engineering Research (IJSER), International Workshop Case-Based Reasoning (CBR-MD), International Virtual Conference on Multidisciplinary Research, International conference on Sciences and Techniques of Automatic control and computer engineering (STA), International Conference on Computer Science and Engineering (COMPSE-EAI), International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), Fourth International Conference on ICT for Intelligent Systems (ICTIS – 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir travaillé sur les applications des techniques d’Intelligence Artificielle (Apprentissage automatique, Système expert, Systèmes d’aide à la Décision (SAD), Raisonnement à partir de cas (RPC), Ontologies, Fouille de données (Data-mining), Apprentissage des règles d'association, etc.) au domaine de la sécurité et de la certification des systèmes de transport ferroviaires guidés (TGV-Nord, Tunnel sous la manche, …), ses travaux de recherche portent actuellement notamment sur la prise en compte des facteurs humains dans les analyses de la sécurité, les méthodes d’évaluation des risques, le retour d’expérience (REX) ainsi que sur la réglementation ferroviaire. L’ensemble de ses travaux de recherche, a reçu le soutien (Contracts de recherche) de la Direction des transports terrestres (DTT) du Ministère des transports, la Direction de la recherche et des affaires scientifiques et techniques (DRAST), le Groupement régional de recherche sur les transports du Nord-Pas-de-Calais (GRRT) ainsi que le Programme interministériel de recherche sur les transports (PREDIT-ASCOT).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of AI and machine learning in railway operations, maintenance, and safety: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240 (1), pp3-36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X251364324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert System Based on Ontology and Interpretable Machine Learning to Assist in the Discovery of Railway Accident Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: Artificial Intelligence and Advanced Computation Technology in Rail-ways, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2025.067143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the applications of artificial intelligence to European rail transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning for safety assessment of critical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and prediction of railway accident risks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2020.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Case-Based Reasoning to the safety assessment of critical software used in rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (104928), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence and machine learning to the assessment of the safety of critical software used in railway transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2019.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Artificial Intelligence to Risk Assessment of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-019-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of assessing human errors in railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the VŠB - Technical University of Ostrava, Safety Engineering Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/tvsbses-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning for the Evaluation of Safety Critical Software. Application to The Safety of Railway Transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Hazard Analysis (PHA): New hybrid approach to railway risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Refereed Journal of Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of learning CHARADE system of rules for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-170304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Automatic Learning and Ontology to the Prevention of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Special issue of Magazine on The Rail Industry of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.01-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid reasoning system for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine on The Rail Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and machine learning: two complementary approaches to assessment of safety of rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Engineering Precious Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based system for the evaluation of safety and the prevention of railway accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of railway research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22068/IJRARE.3.1.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA: Learning System for Classification and Capitalization of Accident Scenarios of Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation safety assessment methodology based on artificial intelligence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing Science and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chronobiology vigilance in public transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multidisciplinary Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/ijmrd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools to Assist the Acquisition, Modelling, Capitalization and Assessment of the Safety of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances : contribution à l’analyse, à l’évaluation et à la prévention des risques psychosociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.121.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ACASYA »: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios. Application to the safety of rail transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSIJ: Advances in Computer Science: an International Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse et d’évaluation des risques psychosociaux basée sur le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des RPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques psychosociaux (23), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ontology to Assist the Modeling of an Accident Scenario: Application on Railroad Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.01-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique unifié de représentation et de résolution de problèmes pour la réutilisation des connaissances. Application à l'analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (103), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.103.131-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGURA/Renfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation Européenne en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.05-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la réglementation Nationale en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronobiologie de la vigilance : Approche d'application dans le domaine de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (4), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0761-8980(01)90035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législation et réglementation de la sécurité dans les transports publics guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, RGCF (7), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration des facteurs humains dans la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, RGCF (11), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3183(00)88323-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d'accidents dans le domaine des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, RGCF (3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0035-3183(98)80069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la réutilisation des spécifications de logiciels. Application au domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (45), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances pour l’élaboration d’une base de scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (50), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA, EVALSCA et GENESCA : trois mécanismes d’apprentissage dédiés respectivement à la classification, à l’évaluation et à la génération des scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (126/127), pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et évaluation des analyses de sécurité des automatismes des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEC (134), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des effets des erreurs de logiciel basée sur le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, EC2 (42/43), pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des principaux concepts relatifs à la notion de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, RGCF (2), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure définition de l’analyse préliminaire de risques pour les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (1), pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide aux analyses de sécurité dans le domaine des transports terrestres guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques dans le domaine des automatismes des systèmes de transport guidés : Le problème de l'évaluation des analyses préliminaires de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, RTS (49), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a learning system for functional safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, RTS (10), pp.09-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'intelligence artificielle à l'analyse de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, RTS (40), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse et d'évaluation de la sécurité basée sur les techniques d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.05-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence to the assessment of rail safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stephenson Conference: Research for Railways 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Londres, United States. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning from experience feedback on accidents in transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux dans la politique Européenne du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Union Européenne et développement durable, Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the human factors in the sociotechnical systems. Application to the railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Transportation and Logistics (ICTL2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.46-56, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge management approach based on an ontology and Case-based Reasoning (CBR): Application to railroad accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Sixth International Conference on Research Challenges in Information Science (RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la chronobiologie de la vigilance à la sécurité des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference, Sciences of Electronics, Technologies of Information and Telecommunications (SETIT'2012), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of machine learning to analyze and evaluate the safety of automated transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie d'aide au renforcement de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale francophone sur l'extraction et la gestion des connaissances (EGC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sousse, Tunisie. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the return of experience to security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque humain dans le secteur maritime. Application au projet des &amp;quot;autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda Mu'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2010, La Rochelle, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of human risk in maritime sector. Application on sea motorways project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting tool of regulation capitalization and exploitation in railroad safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie pour le domaine de l’analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Terminologie &amp; Ontologie: Théories et applications (TOTh’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach of management of the risks in the industrial sector: Application to the oil sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of safety in models of railroad traffic management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Lajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and maritime risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’évaluation des effets des erreurs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sécurité dans les autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques des systèmes de transport intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHIOP / Rôle des Nouvelles Technologies et des Infrastructures dans la Sûreté et la Sécurité des Systèmes de Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National de Prévention des Accidents de la Circulation (CNPAC'2009), Oct 2009, Rabat, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Gouvernance : Quelle approche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International sur la crise financière internationale, Aspects théoriques et empiriques, Pour quel nouvel ordre économique mondial?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tataouine, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la sécurité dans les systèmes technologiques de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Preliminary Hazard Analysis and field data feedback to improve security. Application to rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA _2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des facteurs humains dans le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR: Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’intelligence artificielle à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique (FIRTL’2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques_MMR'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire des risques et retour d’expérience : deux approches complémentaires pour améliorer la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Bucarest, Roumanie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retour d'expérience à l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et analyse des risques dans une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Ben-Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique_FIRTL’2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un projet de recherche &amp;quot;Avis&amp;quot; pour l’aide a l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable_QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acasya&amp;quot; et &amp;quot;Sautrel&amp;quot; : Deux mécanismes d’apprentissage d’aide au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques des systèmes de transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur des Risques et la Sécurité de l'Internet et des Systèmes_CRiSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marrakech, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des facteurs humains dans la sécurité ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Sciences and Techniques of Automation (STA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Monastir, Tunisie. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécurité et facteurs humains dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Québec, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse préliminaire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LM15, Maîtrise des Risques et sûreté de fonctionnement, Risques et Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement humain dans les scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Francophone de Modélisation et Simulation - MOSIM’06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des risques d’accidents dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Québec – Laval, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques d'accident dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2005, laval, Canada. paper MAZOUNI.M.H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et formalisme de base pour l’analyse préliminaire des risques dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique (STA’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique – STA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’apport de la recherche et les nouvelles technologies à la sécurité dans les transport_ISSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sousse, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et Formalisme de base pour l'Analyse Préliminaire des Risques dans le Transport Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sciences and Techniques of Automatic Control, STA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.STA05-CM-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique (CIFA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douze, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et facteur humain. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Québec, Canada. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et obligations des acteurs impliqués dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2004, Bourges, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée sur les facteurs de dégradation de la vigilance et insécurité dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte INRETS n°91, Oct 2002, Paris, France. pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à la capitalisation des analyse de sécurité des systèmes de transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque veille stratégique, la veille dans le secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeneuve d’Ascq, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque vigilance des conducteurs, pilotes et opérateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation des études de sécurité basés sur l’utilisation des techniques d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PREDIT-ASCOT : Automatismes de sécurité et systèmes de contrôle-commande des transports guidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de scénarios. Application à l’analyse de sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sécurité réseau Inter- Régional de recherche technologique dans les transports terrestres, GRRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Villeneuve d’Ascq, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Applications Médicales de l’Intelligence Neuro-Artificielle (AMINA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Monastir, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case- based reasoning to the software error effect analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on artificial and computational intelligence for decision, control and automation in engineering and industrial application (ACIDCA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hammamet, Tunisia. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation du processus de construction de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sécurité des systèmes industriels automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montréal, Canada. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for reusing specifications of safety-critical software in the field of automated people movers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and structuration of knowledge of safety critical software specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. pp.1151-1155, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAUTREL&amp;quot; : outil d’aide aux analyses des effets des erreurs de logiciels de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.790-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for providing aid for modelling, storing and assessing safety analyses in the area of terrestrial guided transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Symposium on Automotive and Automation Technologies (ISATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Florence, Italy. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a computer-aided assessment of railway system preliminary hazard analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.493-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide aux analyses préliminaires de risques des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.378-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying case-based reasoning to the storing and assessment of software error-effect analysis in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d’un outil d’aide aux analyses des effets des erreurs des logiciels, basé sur le raisonnement à partir de cas. Application à la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées internationales du génie logiciel et de ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Paris-La-Défense, France. pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage automatique : principes et exemple d'application au domaine de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées électronique et informatique pour la sûreté, Commissariat à l'Énergie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Gif-sur-Yvette, France. pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des techniques d'apprentissage automatique et d'acquisition des connaissances dans l'analyse de sécurité des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence maghrébine en génie logiciel et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Rabat, Maroc. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée INRETS sur L'erreur humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS-LPC, Nov 1994, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA&amp;quot; : un système d'apprentissage automatique dédié à la classification des scénarios d'accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international de fiabilité et maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Baule, France. pp.1183-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches contextuelles et hors contexte basées sur l'apprentissage pour l'aide à la génération d'exemples. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones sur l'Apprentissage (JFA'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système expert d'aide à la génération des scénarios d'accidents basé sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l'innovation technologique dans les transports guidés (ITTG'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Lille, France. pp.627-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à l'évaluation de la sécurité des systèmes de transport automatisés, basée sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Sté Canadienne de Génie Mécanique (SCGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Montréal, Québec, Canada. pp.957-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances et apprentissage automatique pour l'élaboration d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées francophones d'apprentissage et d'explicitation des connaissances (JFAEC'92), AFIA-AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Dourdan, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des deux mécanismes d'apprentissage &amp;quot;Clasca&amp;quot; et &amp;quot;Charade&amp;quot; pour le développement d'un système à base de connaissances. Application à la certification des systèmes de transport automatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées symbolique-numérique, SFC-AFCET-AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert à apprentissage pour l'aide à l'analyse de sécurité. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées Internationales d'Avignon, Conférence Intelligence Artificielle, Défense et Sécurité civile, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Avignon, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based assistance tool for the generation of scenarios for automated transport systems certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European annual conference on human decision making and manual control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge base for safety analysis in unmanned metro system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture, and Operation in the Railway and Other Advanced Mass Transit Systems (Comprail 92). Computers in Railways II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Washington District of Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances pour l'aide à l'analyse de sécurité des systèmes de transports terrestres automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national de fiabilité et maintenabilité_LM'8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique d'aide à la certification des systèmes de transport automatisés basée sur l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées acquisition de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la maintenance préventive basé sur l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Intelligence Artificielle et Systèmes Experts (IASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité ferroviaire et facteurs humains. Apport de la chronobiologie de la vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.136, 2001, ISBN : 2-85782-558-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Assist in the Discovery of Railway Accident Scenarios Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj-Mabrouk Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Sharma, S.K., Upadhyay, R.K., Kumar, V., Valera, H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Energy and Dynamics. Energy, Environment, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-156, 2023, ISBN: 978-981-99-2150-8. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2150-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Affecting Railway Safety: Approach for Considering Human Errors in Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-123, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.CH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Machine Learning to Rail Transport Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Vasant, V. Kharchenko, J. Thomas, G-W. Weber and V. Panchenko (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances of Machine Learning in Clean Energy and the Transportation Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-312, 2021, ISBN: 978-1-68507-211-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52305/SJDR3905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Approach for Assessing of Rail Transport: Methods Based on AI and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-146, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Prevention of Railway Accidents Based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Vasant P., Zelinka I., Weber GW. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing &amp; Optimization, ICO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 866, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-394, 2019, Advances in Intelligent Systems and Computing, ISBN: 978-3-030-00979-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00979-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-social risks in the European policy of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeconomia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-69, 2017, ISBN: 979-10-92495-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decision Support System for Security Analysis. Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanachi C., Bénaben F., Charoy F. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, ISCRAM: Lecture Notes in Business Information Processing, ISBN: 978-3-319-11818-5. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’Analyse Préliminaire des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques naturels, technologiques et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2014, ISBN: 9782364931596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Case-Based Reasoning Approach Based on Ontologies Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xiang Y., Pathan M., Tao X., Wang H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering ICDKE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7696, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48-55, 2012, Lecture Notes in Computer Science, ISBN: 978-3-642-34679-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34679-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’analyse des effets des erreurs du logiciel. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Renaud, B-C. Chebel Morello, B. Fuchs, J. Lieber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (4), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès/Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-148, 2007, Surveillance, diagnostic et maintenance. Traité IC2, Informatique et systèmes d'information, ISBN: 978-2-7462-1550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de prendre en compte l’erreur humaine dans l’analyse de sécurité et le développement des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambon B.; Neboit M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’erreur humaine: question de points de vue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 1996, Collection INRS-INRETS, Journée spécialisée, ISBN: 2-906769-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°13 : Système Expert basé sur l'Ontologie et l'Apprentissage Automatique &amp;quot;Interprétable&amp;quot; pour l’aide à la Découverte de Scénarios d'Accidents Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_01-05-2025, Université Gustave Eiffel. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°14 : Intelligence Artificielle et Apprentissage Automatique appliqués à l'exploitation, la maintenance et la sécurité ferroviaire : Apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_24-07-2025, Université Gustave Eiffel. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise de la demande de subvention du Programme de Recherche sur les Risques Géologiques Ferroviaires (RGHRP) Phase V - « Risk assessment of ground hazards along railways »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] N° HHM-VPR_12-05-2025, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2025, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°10 : Positionnement du projet &amp;quot;AMCER&amp;quot; par rapport aux méthodes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_10, Université Gustave Eiffel. 2024, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°11 : Ontologies et Graphes de connaissances - Applications à la sécurité des transports ferroviaires : Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_11, Université Gustave Eiffel. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°12 : Applications de l’IA et de l’apprentissage automatique à la sécurité du transport ferroviaire. Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_12, Université Gustave Eiffel. 2024, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°9 : Approche d'aide à la découverte de scénarios d'accidents ferroviaires basée sur l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_9, Université Gustave Eiffel. 2023, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 8 : Modèle conceptuel de gestion des risques ferroviaire : Etat d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, Université Gustave Eiffel. 2023, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 6 : Bilan de l'expertise effectuée pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 7 : Approche hybride d’aide à la décision pour l’analyse des risques d’accidents ferroviaire basée sur l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet SCHYP : Sélection des Contremesures à l’HYPovigilance de l’officier de quart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 5 : Systèmes d’aide à la décision pour l’analyse et la prédiction des risques d’accidents ferroviaires basés sur l’apprentissage automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet MOV-OFF : Monitorage de la vigilance de l’officier de quart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 4 : Approche d'évaluation de la sécurité des logiciels critiques basée sur le raisonnement à partir de cas. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2021, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 3 sur le projet &amp;quot;MOV-OFF&amp;quot; (Expertise pour l’ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffeil. 2021, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet VigiDOQ : Mesure de la vigilance de l'Officier de Quart et des conséquences sur ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet “Methods and tools for the development of explainable embedded artificial neural networks for autonomous transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 2: &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2020, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 1 : &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique &amp;quot;AMCER&amp;quot; : Acquisition, Modélisation, Capitalisation et Evaluation des Risques. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille scientifique sur les méthodologies de gestion des risques et la capitalisation des retours d’expérience dans le domaine de la sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport de mission, Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFERENTIEL : Capitalisation des textes législatifs et réglementaires relatifs à la sécurité des transports Ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etat d'avancement, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2001, 72p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales normes relatives à la sécurité des systèmes, matériels et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-00-07, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2000, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;FACTHUS&amp;quot; : prise en compte des facteurs humains dans les transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° ESTAS/A-99-11, Convention INRETS/CHU Sousse, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert d’aide à l’analyse préliminaire de risques. Application au domaine de la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration RATP/INRETS, INRETS - Institut National de Recherche sur les Transports et leur Sécurité; RATP. 1999, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : l’analyse préliminaire de risques des systèmes de transports guidés. Principaux travaux réalisés de 1994 à 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-99-16, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Habilitation à diriger des recherches (HDR), Université de Technologie de Compiègne (UTC, France). 1998, 126p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et responsabilités des acteurs impliqués dans le développement et l’exploitation d’un système de transport public guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-33, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FACTHUS : Facteurs humains. Contenu et déroulement du programme envisagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-29, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d’accidents dans le domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-47, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un programme de recherche sur le &amp;quot;retour d’expérience&amp;quot; dans le domaine de la sécurité des systèmes de transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-67, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : proposition d’une méthode et d’une maquette d’aide à l’élaboration et à la capitalisation des analyses préliminaires de risques (APR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-66, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de systèmes de contrôle de vitesse dans les transports terrestres : principes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-96-01, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1996, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'INRETS sur le document Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES, RER Ligne C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° ESTAS/A-95-15, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas : une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-95-28, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 2.1. : Macro analyse au niveau système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-10, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 79p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 1 : Identification du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-01, 3ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du dossier Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-64, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des documents généraux (PDP, PSP) et de définitions (SBU, DSE) du système KVBP/KVIM du projet ANTARES. Bilan des remarques et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° CR/A-94-15, 2ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de l'examen des méthodes de validation et d'homologation de la TVM 430 (Transmission Voie- Machine) du TGV Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-93-32, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des sous-ensembles flous : concepts, principes de base et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESTA n° CR/A-93-60, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 90p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'INRETS-CRESTA dans le processus de développement et d'exploitation d'un système de transport guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport INRETS-CRESTA n° CR/A-93-54, Édition 1, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Fixe Transmanche : Expression formelle du choix de la vitesse du train et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport INRETS-CRESTA n° CR/A-93-34, 1ère Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système ACASYA d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Thèse de doctorat, Université de valenciennes et du Hainaut-Cambrésis. 1992, 175p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système &amp;quot;ACASYA&amp;quot; d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Polytechnique Hauts-de-France, Université de Valenciennes, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03020419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de technologie de Compiègne, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:141.17647058824px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Habib Hadj-Mabrouk </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk, Chercheur en Intelligence Artificielle et Sécurité ferroviaire. Université Gustave Eiffel (VPR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">habib-hadj-mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9322-8175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035116315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">66604744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000080005442</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-2851-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habib Hadj-Mabrouk a obtenu son DEA en 1989 en automatique, son Doctorat  en 1992 en Automatique et Informatique des Systèmes Industriels et Humains à Université Polytechnique Hauts-de-France (UPHF) et son Habilitation à Diriger des Recherches (HDR) en 1998 à l’Université de technologie de Compiègne. De 1993 à 2010, il a occupé le poste de &amp;quot;Chercheur&amp;quot; à l’INRETS (Institut National de Recherche sur les Transports et leur Sécurité) . De 2011 à 2019, Hadj-Mabrouk a occupé le poste de &amp;quot;Chercheur&amp;quot; au département ESTAS puis à la Direction scientifique de l’IFSTTAR (Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux). Depuis janvier 2020, Hadj-Mabrouk a rejoint la &amp;quot;Vice-présidence Recherche&amp;quot; de l’Université Gustave Eiffel (fusion entre l'IFSTTAR et l’Université Paris-Est Marne-la-Vallée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a publié 19 ouvrages et chapitres d’ouvrage scientifiques, 136 articles dans des revues et congrès et 83 rapports d’expertise, de recherche et de convention/contrat ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a encadré et Co-encadré 64 étudiants en thèse de doctorat, DEA, MASTER et Ingénieur ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné dans plusieurs établissements d’enseignement supérieur en France et à l'étranger : Université de Versailles ; ENSI de Bourges ; INPL de Nancy ; ENPC de Marne la Vallée ; CNAM de Paris ; ISSAT de Sousse et ISTLS de Sousse. Il a participé à l’élaboration de 4 programmes d’enseignements des Masters et des écoles doctorales. Il est fondateur de 2 Masters en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Sécurité et Sûreté de Fonctionnement des Systèmes Industriels&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (3SI) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 1993 à 1997, il a participé à l'expertise et la certification de plusieurs systèmes de transports ferroviaires (TVM 430 du TGV Nord, ANTARES, RER ligne C) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2000, il a participé aux activités réglementaire  de la sécurité ferroviaire en France. En effet, il a contribué avec la Direction des transports terrestres (DTT) du Ministère des transports à l’élaboration d’un nouveau décret relatif à &amp;quot;la sécurité du réseau ferré national Français&amp;quot; qui a été publié au Journal Officiel du 1er avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De 2008 à 2009, il a participé aux évolutions normatives et en particulier la révision et l’amélioration de la Norme ISO 31000 Management du risque – Principes et lignes directrices de mise en œuvre (version 2009) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2004, il a été désigné &amp;quot;Expert évaluateur&amp;quot; auprès de l’agence Française de certification ferroviaire (CERTIFER). Spécialité : &amp;quot;analyse de risques, facteurs humains et réglementation en matière de sécurité des transports&amp;quot; ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2010, il a reçu le prix de la meilleure session lorsde la conférence internationale de Monaco et le prix du meilleur article de la conférence internationale sur les systèmes d'information et l'intelligence économique (SIIE'2010) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019, il a été désigné « Expert scientifique » auprès del’Agence National de la Recherche (ANR) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">En 2020, il a été désigné « Expert scientifique » auprès de Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il a mis en œuvre plusieurs conventions de coopération scientifique et technologique avec des établissements d’enseignement supérieur et des industriels du domaine : Département facteur humain de la SNCF ; LIP6 de l'université de Paris VI ; LIMAV et LAMIH de l'université de Valenciennes ; l’Institut polytechnique de Sévenans ; Institut de psychologie de l’université René Descartes Paris V ; LAMSADE de l’université de Paris IX Dauphine ; Institut d’Informatique d’Entreprise d’Évry (IIE-CNAM) ; Service exploration fonctionnelle des systèmes nerveux du CHU de Sahloul-Sousse ; etc.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Il est &amp;quot;Reviewer&amp;quot; et membre du comité de rédaction de plusieurs revues et conférences : Journal Transportation research-Part C, IEEE Access, Journal safety science, International Journal of Transportation Engineering and Technology (IJTET), International Journal of Smart Vehicles and Smart Transportation (IJSVST), Journal Logistics & Sustainable Transport, International Journal of Mechanical Engineering and Applications (IJMEA), Journal of Artificial Intelligence Evolution (AIE), Journal of Traffic and Transportation(SCIREA), Scientific Journal on Transport and Logistics (LOGI), International Journal of Scientific & Engineering Research (IJSER), International Workshop Case-Based Reasoning (CBR-MD), International Virtual Conference on Multidisciplinary Research, International conference on Sciences and Techniques of Automatic control and computer engineering (STA), International Conference on Computer Science and Engineering (COMPSE-EAI), International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), Fourth International Conference on ICT for Intelligent Systems (ICTIS – 2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir travaillé sur les applications des techniques d’Intelligence Artificielle (Apprentissage automatique, Système expert, Systèmes d’aide à la Décision (SAD), Raisonnement à partir de cas (RPC), Ontologies, Fouille de données (Data-mining), Apprentissage des règles d'association, etc.) au domaine de la sécurité et de la certification des systèmes de transport ferroviaires guidés (TGV-Nord, Tunnel sous la manche, …), ses travaux de recherche portent actuellement notamment sur la prise en compte des facteurs humains dans les analyses de la sécurité, les méthodes d’évaluation des risques, le retour d’expérience (REX) ainsi que sur la réglementation ferroviaire. L’ensemble de ses travaux de recherche, a reçu le soutien (Contracts de recherche) de la Direction des transports terrestres (DTT) du Ministère des transports, la Direction de la recherche et des affaires scientifiques et techniques (DRAST), le Groupement régional de recherche sur les transports du Nord-Pas-de-Calais (GRRT) ainsi que le Programme interministériel de recherche sur les transports (PREDIT-ASCOT).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and limitations of AI and machine learning in railway operations, maintenance, and safety: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240 (1), pp3-36. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X251364324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert System Based on Ontology and Interpretable Machine Learning to Assist in the Discovery of Railway Accident Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Special Issue: Artificial Intelligence and Advanced Computation Technology in Rail-ways, pp. 1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2025.067143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literature review on the applications of artificial intelligence to European rail transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based reasoning for safety assessment of critical software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.463-479. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-200016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and prediction of railway accident risks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.19-46. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2020.1.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Case-Based Reasoning to the safety assessment of critical software used in rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131 (104928), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2020.104928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence and machine learning to the assessment of the safety of critical software used in railway transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Electronics and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.33-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ElectrEng.2019.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Artificial Intelligence to Risk Assessment of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.104-122. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-019-0102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of assessing human errors in railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the VŠB - Technical University of Ostrava, Safety Engineering Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/tvsbses-2018-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of learning CHARADE system of rules for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-170304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Automatic Learning and Ontology to the Prevention of Railway Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Artificial Intelligence and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning for the Evaluation of Safety Critical Software. Application to The Safety of Railway Transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Hazard Analysis (PHA): New hybrid approach to railway risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Refereed Journal of Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Special issue of Magazine on The Rail Industry of India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.01-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid reasoning system for the prevention of rail accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Engineering Research (IJMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge based system for the evaluation of safety and the prevention of railway accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of railway research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22068/IJRARE.3.1.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors and chronobiology vigilance in public transport safety in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine on The Rail Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (2), pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and machine learning: two complementary approaches to assessment of safety of rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Engineering Precious Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (3), pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA: Learning System for Classification and Capitalization of Accident Scenarios of Railway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation safety assessment methodology based on artificial intelligence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computing Science and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (1), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chronobiology vigilance in public transport safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multidisciplinary Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (9), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/ijmrd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods and Tools to Assist the Acquisition, Modelling, Capitalization and Assessment of the Safety of Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (8), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances : contribution à l’analyse, à l’évaluation et à la prévention des risques psychosociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.65-80. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.121.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ACASYA »: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios. Application to the safety of rail transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSIJ: Advances in Computer Science: an International Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse et d’évaluation des risques psychosociaux basée sur le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des RPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Risques psychosociaux (23), pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Ontology to Assist the Modeling of an Accident Scenario: Application on Railroad Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (7), pp.01-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique unifié de représentation et de résolution de problèmes pour la réutilisation des connaissances. Application à l'analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (103), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.103.131-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEGURA/Renfe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation Européenne en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.05-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la réglementation Nationale en matière de sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtisem Triki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle série (106), pp.45-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronobiologie de la vigilance : Approche d'application dans le domaine de la sécurité routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73 (4), pp.3-26. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0761-8980(01)90035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Législation et réglementation de la sécurité dans les transports publics guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, RGCF (7), pp.11-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration des facteurs humains dans la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, RGCF (11), pp.17-34. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0035-3183(00)88323-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d'accidents dans le domaine des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, RGCF (3), pp.17-27. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0035-3183(98)80069-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA, EVALSCA et GENESCA : trois mécanismes d’apprentissage dédiés respectivement à la classification, à l’évaluation et à la génération des scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (126/127), pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances pour l’élaboration d’une base de scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (50), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour la réutilisation des spécifications de logiciels. Application au domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, EC2 (45), pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des principaux concepts relatifs à la notion de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Generale des Chemins de Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, RGCF (2), pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des effets des erreurs de logiciel basée sur le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la sûreté de fonctionnement, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, EC2 (42/43), pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et évaluation des analyses de sécurité des automatismes des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEC (134), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure définition de l’analyse préliminaire de risques pour les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (1), pp.121-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide aux analyses de sécurité dans le domaine des transports terrestres guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routes et transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26 (2), pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques dans le domaine des automatismes des systèmes de transport guidés : Le problème de l'évaluation des analyses préliminaires de risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, RTS (49), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a learning system for functional safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, RTS (10), pp.09-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des techniques d'intelligence artificielle à l'analyse de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, RTS (40), pp.03-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse et d'évaluation de la sécurité basée sur les techniques d'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (1), pp.05-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of artificial intelligence to the assessment of rail safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stephenson Conference: Research for Railways 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Londres, United States. pp.149-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning from experience feedback on accidents in transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2016.7939874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux dans la politique Européenne du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Union Européenne et développement durable, Défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the human factors in the sociotechnical systems. Application to the railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinda Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mrad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Transportation and Logistics (ICTL2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Sousse, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management in Mediterranean Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.46-56, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a knowledge management approach based on an ontology and Case-based Reasoning (CBR): Application to railroad accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Sixth International Conference on Research Challenges in Information Science (RCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Valencia, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of help to the modeling of accident scenarii: Application on railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la chronobiologie de la vigilance à la sécurité des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference, Sciences of Electronics, Technologies of Information and Telecommunications (SETIT'2012), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sousse, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of machine learning to analyze and evaluate the safety of automated transport systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie d'aide au renforcement de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence internationale francophone sur l'extraction et la gestion des connaissances (EGC'2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Sousse, Tunisie. pp.297-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System based knowledge for the help in exploitation of field data feedback in railroad transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Ben Ghezela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting tool of regulation capitalization and exploitation in railroad safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case based reasoning (CBR) in the exploitation of return of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ontologie pour le domaine de l’analyse de sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Caulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Terminologie &amp; Ontologie: Théories et applications (TOTh’2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.177-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ontology of risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the return of experience to security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque humain dans le secteur maritime. Application au projet des &amp;quot;autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda Mu'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2010, La Rochelle, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of human risk in maritime sector. Application on sea motorways project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la sécurité et à l'analyse des risques technologiques et humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International sur la Maintenance et la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Rabat, Maroc. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach of management of the risks in the industrial sector: Application to the oil sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference and Exhibition on Ecological Vehicles and Renewable Energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation et exploitation des connaissances de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 17, 17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account of safety in models of railroad traffic management and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Lajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference and exhibition on ecological vehicles and renewable energies_EVER’2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monaco, Monaco. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and maritime risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d. International Conference on Information Systems and Economic Intelligence (SIIE'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sousse, Tunisia. pp.178-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la sécurité dans les autoroutes de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques des systèmes de transport intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHIOP / Rôle des Nouvelles Technologies et des Infrastructures dans la Sûreté et la Sécurité des Systèmes de Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National de Prévention des Accidents de la Circulation (CNPAC'2009), Oct 2009, Rabat, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’évaluation des effets des erreurs logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2009, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et Gouvernance : Quelle approche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Sarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International sur la crise financière internationale, Aspects théoriques et empiriques, Pour quel nouvel ordre économique mondial?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tataouine, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration de la sécurité dans les systèmes technologiques de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Bahria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of Preliminary Hazard Analysis and field data feedback to improve security. Application to rail transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA _2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des facteurs humains dans le retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR: Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’intelligence artificielle à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique (FIRTL’2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques_MMR'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maintenance et maîtrise des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oran, Algérie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse préliminaire des risques et retour d’expérience : deux approches complémentaires pour améliorer la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Chtioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2008, Bucarest, Roumanie. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du retour d'expérience à l'analyse des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feyrouz Hamdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et analyse des risques dans une chaîne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahani Ben-Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Forum Inter universitaire de Recherche En Transport et Logistique_FIRTL’2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sousse, Tunisie. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’un projet de recherche &amp;quot;Avis&amp;quot; pour l’aide a l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire en Qualité, Sûreté de fonctionnement et Développement durable_QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’analyse des risques des systèmes de transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale sur des Risques et la Sécurité de l'Internet et des Systèmes_CRiSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marrakech, Maroc. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acasya&amp;quot; et &amp;quot;Sautrel&amp;quot; : Deux mécanismes d’apprentissage d’aide au retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT’2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisie. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des facteurs humains dans la sécurité ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Sciences and Techniques of Automation (STA'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Monastir, Tunisie. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécurité et facteurs humains dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Québec, Canada. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’analyse préliminaire des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès LM15, Maîtrise des Risques et sûreté de fonctionnement, Risques et Performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement humain dans les scénarios d’accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Francophone de Modélisation et Simulation - MOSIM’06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et formalisme de base pour l’analyse préliminaire des risques dans le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique (STA’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des risques d’accidents dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Québec – Laval, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques d'accident dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2005, laval, Canada. paper MAZOUNI.M.H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’apport de la recherche et les nouvelles technologies à la sécurité dans les transport_ISSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sousse, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à l’analyse de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Internationale des Science et des Techniques de l’Automatique – STA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et Formalisme de base pour l'Analyse Préliminaire des Risques dans le Transport Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Habib Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sciences and Techniques of Automatic Control, STA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Sousse, Tunisie. pp.STA05-CM-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience dans les transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d’Automatique (CIFA'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douze, Tunisie. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience et facteur humain. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e Congrès annuel de l’Association Québécoise du Transports et des Routes (AQTR'2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Québec, Canada. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et obligations des acteurs impliqués dans la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès "Lambda Mu", Maîtrise des risques et sûreté de fonctionnement_LM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR, Institut pour la Maîtrise des Risques, Oct 2004, Bourges, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée sur les facteurs de dégradation de la vigilance et insécurité dans les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acte INRETS n°91, Oct 2002, Paris, France. pp.34-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques d’intelligence artificielle à la capitalisation des analyse de sécurité des systèmes de transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque veille stratégique, la veille dans le secteur public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Villeneuve d’Ascq, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la chronobiologie de la vigilance au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque vigilance des conducteurs, pilotes et opérateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of case- based reasoning to the software error effect analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on artificial and computational intelligence for decision, control and automation in engineering and industrial application (ACIDCA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Hammamet, Tunisia. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation des études de sécurité basés sur l’utilisation des techniques d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PREDIT-ASCOT : Automatismes de sécurité et systèmes de contrôle-commande des transports guidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Paris, France. pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de scénarios. Application à l’analyse de sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sécurité réseau Inter- Régional de recherche technologique dans les transports terrestres, GRRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Villeneuve d’Ascq, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Applications Médicales de l’Intelligence Neuro-Artificielle (AMINA 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Monastir, Tunisie. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils d’aide à l’évaluation du processus de construction de la sécurité des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sécurité des systèmes industriels automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montréal, Canada. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for reusing specifications of safety-critical software in the field of automated people movers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACASYA: a knowledge-based system for aid in the storage, classification, assessment and generation of accident scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress IEEE, Computational engineering in systems applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 1998, Nabeul-Hammamet, Tunisia. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and structuration of knowledge of safety critical software specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. pp.1151-1155, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43976-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a computer-aided assessment of railway system preliminary hazard analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.493-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAUTREL&amp;quot; : outil d’aide aux analyses des effets des erreurs de logiciels de sécurité dans les transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.790-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for providing aid for modelling, storing and assessing safety analyses in the area of terrestrial guided transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Symposium on Automotive and Automation Technologies (ISATA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Florence, Italy. pp.357-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide aux analyses préliminaires de risques des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaupard-Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque national de fiabilité et maintenabilité_LM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France. pp.378-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying case-based reasoning to the storing and assessment of software error-effect analysis in railway systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture and Operation in the Railway and other Mass Transit Systems (Comprail 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Berlin, Germany. pp.483-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d’un outil d’aide aux analyses des effets des erreurs des logiciels, basé sur le raisonnement à partir de cas. Application à la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées internationales du génie logiciel et de ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Paris-La-Défense, France. pp.677-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage automatique : principes et exemple d'application au domaine de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées électronique et informatique pour la sûreté, Commissariat à l'Énergie Atomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Gif-sur-Yvette, France. pp.187-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des techniques d'apprentissage automatique et d'acquisition des connaissances dans l'analyse de sécurité des transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence maghrébine en génie logiciel et intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Rabat, Maroc. pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur humaine dans les systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée spécialisée INRETS sur L'erreur humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRETS-LPC, Nov 1994, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASCA&amp;quot; : un système d'apprentissage automatique dédié à la classification des scénarios d'accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international de fiabilité et maintenabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, La Baule, France. pp.1183-1188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux approches contextuelles et hors contexte basées sur l'apprentissage pour l'aide à la génération d'exemples. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées Francophones sur l'Apprentissage (JFA'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système expert d'aide à la génération des scénarios d'accidents basé sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur l'innovation technologique dans les transports guidés (ITTG'93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Lille, France. pp.627-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'aide à l'évaluation de la sécurité des systèmes de transport automatisés, basée sur l'apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Sté Canadienne de Génie Mécanique (SCGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Montréal, Québec, Canada. pp.957-964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances et apprentissage automatique pour l'élaboration d'une base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journées francophones d'apprentissage et d'explicitation des connaissances (JFAEC'92), AFIA-AFCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Dourdan, France. pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des deux mécanismes d'apprentissage &amp;quot;Clasca&amp;quot; et &amp;quot;Charade&amp;quot; pour le développement d'un système à base de connaissances. Application à la certification des systèmes de transport automatisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées symbolique-numérique, SFC-AFCET-AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert à apprentissage pour l'aide à l'analyse de sécurité. Application à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Journées Internationales d'Avignon, Conférence Intelligence Artificielle, Défense et Sécurité civile, volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Avignon, France. pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning based assistance tool for the generation of scenarios for automated transport systems certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European annual conference on human decision making and manual control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge base for safety analysis in unmanned metro system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Aided Design, Manufacture, and Operation in the Railway and Other Advanced Mass Transit Systems (Comprail 92). Computers in Railways II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Washington District of Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de connaissances pour l'aide à l'analyse de sécurité des systèmes de transports terrestres automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national de fiabilité et maintenabilité_LM'8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche méthodologique d'aide à la certification des systèmes de transport automatisés basée sur l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Miloudi El Koursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Houriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées acquisition de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'aide à la maintenance préventive basé sur l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Intelligence Artificielle et Systèmes Experts (IASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche d’intégration de l’erreur humaine dans le retour d’expérience. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.102, 2004, ISBN: 2-85782-586-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité ferroviaire et facteurs humains. Apport de la chronobiologie de la vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S38.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, pp.136, 2001, ISBN : 2-85782-558-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to Assist in the Discovery of Railway Accident Scenarios Based on Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj-Mabrouk Habib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Sharma, S.K., Upadhyay, R.K., Kumar, V., Valera, H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Energy and Dynamics. Energy, Environment, and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-156, 2023, ISBN: 978-981-99-2150-8. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2150-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Affecting Railway Safety: Approach for Considering Human Errors in Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92-123, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.CH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Machine Learning to Rail Transport Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In P. Vasant, V. Kharchenko, J. Thomas, G-W. Weber and V. Panchenko (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances of Machine Learning in Clean Energy and the Transportation Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 10, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-312, 2021, ISBN: 978-1-68507-211-7. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52305/SJDR3905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Approach for Assessing of Rail Transport: Methods Based on AI and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In S. Hassan, &amp; A. Mohamed (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Decision Sciences and Applications in the Transportation Sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-146, 2021, ISBN-13: 9781799880400. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-7998-8040-0.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for the Prevention of Railway Accidents Based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In: Vasant P., Zelinka I., Weber GW. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Computing &amp; Optimization, ICO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 866, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-394, 2019, Advances in Intelligent Systems and Computing, ISBN: 978-3-030-00979-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00979-3_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-social risks in the European policy of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeconomia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-69, 2017, ISBN: 979-10-92495-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Decision Support System for Security Analysis. Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanachi C., Bénaben F., Charoy F. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-56, 2014, ISCRAM: Lecture Notes in Business Information Processing, ISBN: 978-3-319-11818-5. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11818-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode originale d’Analyse Préliminaire des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Harguem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des risques naturels, technologiques et sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2014, ISBN: 9782364931596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Case-Based Reasoning Approach Based on Ontologies Application to Railroad Accidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Hajjami Ben Ghézala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xiang Y., Pathan M., Tao X., Wang H. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering ICDKE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7696, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48-55, 2012, Lecture Notes in Computer Science, ISBN: 978-3-642-34679-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34679-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du raisonnement à partir de cas à l’analyse des effets des erreurs du logiciel. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Renaud, B-C. Chebel Morello, B. Fuchs, J. Lieber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (4), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès/Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-148, 2007, Surveillance, diagnostic et maintenance. Traité IC2, Informatique et systèmes d'information, ISBN: 978-2-7462-1550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de prendre en compte l’erreur humaine dans l’analyse de sécurité et le développement des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambon B.; Neboit M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’erreur humaine: question de points de vue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 1996, Collection INRS-INRETS, Journée spécialisée, ISBN: 2-906769-28-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°13 : Système Expert basé sur l'Ontologie et l'Apprentissage Automatique &amp;quot;Interprétable&amp;quot; pour l’aide à la Découverte de Scénarios d'Accidents Ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_01-05-2025, Université Gustave Eiffel. 2025, 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°14 : Intelligence Artificielle et Apprentissage Automatique appliqués à l'exploitation, la maintenance et la sécurité ferroviaire : Apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réf. HHM-VPR_24-07-2025, Université Gustave Eiffel. 2025, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise de la demande de subvention du Programme de Recherche sur les Risques Géologiques Ferroviaires (RGHRP) Phase V - « Risk assessment of ground hazards along railways »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] N° HHM-VPR_12-05-2025, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2025, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°10 : Positionnement du projet &amp;quot;AMCER&amp;quot; par rapport aux méthodes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_10, Université Gustave Eiffel. 2024, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°11 : Ontologies et Graphes de connaissances - Applications à la sécurité des transports ferroviaires : Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_11, Université Gustave Eiffel. 2024, 30p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°12 : Applications de l’IA et de l’apprentissage automatique à la sécurité du transport ferroviaire. Une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_12, Université Gustave Eiffel. 2024, 67p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n°9 : Approche d'aide à la découverte de scénarios d'accidents ferroviaires basée sur l'apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VPR_9, Université Gustave Eiffel. 2023, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 8 : Modèle conceptuel de gestion des risques ferroviaire : Etat d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, Université Gustave Eiffel. 2023, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet SCHYP : Sélection des Contremesures à l’HYPovigilance de l’officier de quart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2022, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 6 : Bilan de l'expertise effectuée pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 7 : Approche hybride d’aide à la décision pour l’analyse des risques d’accidents ferroviaire basée sur l’apprentissage supervisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 32p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 5 : Systèmes d’aide à la décision pour l’analyse et la prédiction des risques d’accidents ferroviaires basés sur l’apprentissage automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2022, 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 3 sur le projet &amp;quot;MOV-OFF&amp;quot; (Expertise pour l’ANR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffeil. 2021, 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet MOV-OFF : Monitorage de la vigilance de l’officier de quart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2021, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 4 : Approche d'évaluation de la sécurité des logiciels critiques basée sur le raisonnement à partir de cas. Application à la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2021, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet “Methods and tools for the development of explainable embedded artificial neural networks for autonomous transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Conseil de recherches en sciences naturelles et en génie du Canada (CRSNG). 2020, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du projet VigiDOQ : Mesure de la vigilance de l'Officier de Quart et des conséquences sur ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport d'expertise, Agence National de la Recherche (ANR). 2020, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 2: &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] VP-Recherche, Université Gustave Eiffel. 2020, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’avancement AMCER n° 1 : &amp;quot;Acquisition, Modélisation, Capitalisation et Evaluation des Risques&amp;quot;. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2019, 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique &amp;quot;AMCER&amp;quot; : Acquisition, Modélisation, Capitalisation et Evaluation des Risques. Application au domaine de la sécurité des transports ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille scientifique sur les méthodologies de gestion des risques et la capitalisation des retours d’expérience dans le domaine de la sécurité ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport de mission, Direction scientifique, IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFERENTIEL : Capitalisation des textes législatifs et réglementaires relatifs à la sécurité des transports Ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Etat d'avancement, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2001, 72p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales normes relatives à la sécurité des systèmes, matériels et logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-00-07, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 2000, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;FACTHUS&amp;quot; : prise en compte des facteurs humains dans les transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dogui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] n° ESTAS/A-99-11, Convention INRETS/CHU Sousse, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 45p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système expert d’aide à l’analyse préliminaire de risques. Application au domaine de la sécurité des transports ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Collaboration RATP/INRETS, INRETS - Institut National de Recherche sur les Transports et leur Sécurité; RATP. 1999, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : l’analyse préliminaire de risques des systèmes de transports guidés. Principaux travaux réalisés de 1994 à 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-99-16, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1999, 47p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Habilitation à diriger des recherches (HDR), Université de Technologie de Compiègne (UTC, France). 1998, 126p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et responsabilités des acteurs impliqués dans le développement et l’exploitation d’un système de transport public guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-33, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet FACTHUS : Facteurs humains. Contenu et déroulement du programme envisagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-98-29, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1998, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SAPRISTI : proposition d’une méthode et d’une maquette d’aide à l’élaboration et à la capitalisation des analyses préliminaires de risques (APR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-66, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de typologie d’accidents dans le domaine de la sécurité des systèmes de transport guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-47, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un programme de recherche sur le &amp;quot;retour d’expérience&amp;quot; dans le domaine de la sécurité des systèmes de transports guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-97-67, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1997, 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de systèmes de contrôle de vitesse dans les transports terrestres : principes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-96-01, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1996, 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'INRETS sur le document Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES, RER Ligne C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° ESTAS/A-95-15, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 38p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas : une étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Darricau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] n° ESTAS/A-95-28, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1995, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 2.1. : Macro analyse au niveau système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-10, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 79p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des méthodes de développement, de validation et d'homologation du système ANTARES de signalisation, de contrôle de vitesse et d'aide à la conduite du RER-Ligne C-Paris. Étape 1 : Identification du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-01, 3ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 91p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen du dossier Analyse Préliminaire des Risques (APR) du système KVBP/KVIM du projet ANTARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-94-64, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 35p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen des documents généraux (PDP, PSP) et de définitions (SBU, DSE) du système KVBP/KVIM du projet ANTARES. Bilan des remarques et questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS n° CR/A-94-15, 2ème Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1994, 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions de l'examen des méthodes de validation et d'homologation de la TVM 430 (Transmission Voie- Machine) du TGV Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Stuparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport d'expertise INRETS-ESTAS n° CR/A-93-32, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des sous-ensembles flous : concepts, principes de base et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESTA n° CR/A-93-60, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 90p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'INRETS-CRESTA dans le processus de développement et d'exploitation d'un système de transport guidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport INRETS-CRESTA n° CR/A-93-54, Édition 1, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Fixe Transmanche : Expression formelle du choix de la vitesse du train et évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bied Charreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Letrung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport INRETS-CRESTA n° CR/A-93-34, 1ère Édition, INRETS - Institut National de Recherche sur les Transports et leur Sécurité. 1993, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système ACASYA d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Thèse de doctorat, Université de valenciennes et du Hainaut-Cambrésis. 1992, 175p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et acquisition des connaissances : deux approches complémentaires pour les systèmes à base de connaissances. Application au système &amp;quot;ACASYA&amp;quot; d'aide à la certification des systèmes de transport automatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Polytechnique Hauts-de-France, Université de Valenciennes, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03020419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et évaluation des connaissances de sécurité des systèmes industriels. Application au domaine de la certification des systèmes de transport ferroviaires guidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hadj-Mabrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de technologie de Compiègne, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02426873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34E75EE8"/>
+    <w:nsid w:val="884BAFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C6612E0"/>
+    <w:nsid w:val="B35BDA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habib-hadj-mabrouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9322-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080005442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2851-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X251364324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.067143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-200016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2020.1.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2019.1.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-019-0102-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tvsbses-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-170304" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/IJRARE.3.1.37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/ijmrd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Harguem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.121.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Mejri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.131-148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisem Triki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8980(01)90035-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F92HMC9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desfray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3183(00)88323-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNDRF2QW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stuparu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bied Charreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3183(98)80069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F29MQB69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Darricau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaupard-Guillaumot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Houriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Letrung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kamoun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El-Mabrouk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615263v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellaaj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Bahria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chtioui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mesbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Ben-Salam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024077v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Mazouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024122v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023863v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43976-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022422v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/catalogues/collection-INRETS-syntheses.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Mabrouk Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/human-factors-affecting-railway-safety/285296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.CH004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-of-machine-learning-in-clean-energy-and-the-transportation-industry/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/SJDR3905" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/decision-support-approach-for-assessing-of-rail-transport/285297" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.ch005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.or2d.org/or2d/Centre_europeen_dexcellence_Jean_MOnnet_files/Book-EUSD-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/auteur/hadj-mabrouk-habib/819.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/raisonnement-a-partir-de-cas-2-surveillance-diagnostic-et-maintenance/renaud/descriptif-9782746215504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/991788" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736331v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736241v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205661v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029718v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102159v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jezequel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102248v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033255v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033343v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03020419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426873v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habib-hadj-mabrouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9322-8175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035116315" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/66604744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000080005442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2851-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X251364324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2025.067143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-200016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2020.1.19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2020.104928" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ElectrEng.2019.1.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-019-0102-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tvsbses-2018-0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280992v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-170304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22068/IJRARE.3.1.37" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423988v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/ijmrd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Harguem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.121.0065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Mejri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maalel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mejri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Hajjami Ben Gh&#233;zala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.131-148" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtisem Triki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dogui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8980(01)90035-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F92HMC9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desfray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0035-3183(00)88323-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNDRF2QW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stuparu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bied Charreton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0035-3183(98)80069-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F29MQB69-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423219v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Darricau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaupard-Guillaumot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423201v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Houriez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Letrung" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2016.7939874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mrad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mhiri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bellaaj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyrouz Hamdaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Kamoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El-Mabrouk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Bahria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615214v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Lajimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025022v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sarraj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chtioui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024512v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Nouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mesbah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani Ben-Salam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Mazouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habib Mazouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160741v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024122v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028738v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617503v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43976-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028924v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027591v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027769v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027466v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadj-Mabrouk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/inrets/Syntheses/Syntheses_INRETS_S43.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-gustave-eiffel.fr/ouvrages/catalogues/collection-INRETS-syntheses.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj-Mabrouk Habib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2150-8_7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/human-factors-affecting-railway-safety/285296" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.CH004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-of-machine-learning-in-clean-energy-and-the-transportation-industry/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/SJDR3905" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/decision-support-approach-for-assessing-of-rail-transport/285297" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8040-0.ch005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00979-3_41" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.or2d.org/or2d/Centre_europeen_dexcellence_Jean_MOnnet_files/Book-EUSD-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-11818-5_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/auteur/hadj-mabrouk-habib/819.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34679-8_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422931v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/raisonnement-a-partir-de-cas-2-surveillance-diagnostic-et-maintenance/renaud/descriptif-9782746215504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422944v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/991788" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241309v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764022v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764025v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764031v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124562v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736241v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205661v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255836v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033395v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033464v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255904v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102248v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jezequel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033234v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033255v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033343v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033360v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03020419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02426873v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>