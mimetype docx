--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -927,716 +927,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Optimization Methodology for Mutually Exclusive Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alp Kilic</w:t>
+                <w:t xml:space="preserve">MPSoC Architecture for Macro Blocks Line Partitioning of H.264/AVC Encoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/827613⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (2), pp.43--60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijertcs.2014040104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372617v1</w:t>
+                <w:t xml:space="preserve">hal-01372865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost Solutions for Secure Remote Reconfiguration of FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">A Top-Down Optimization Methodology for Mutually Exclusive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (2-3), pp.257-265. </w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.827613:1--827613:18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijes.2014.063824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/827613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017873v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power grid redundant path contribution in system on chip (SoC) robustness against electromigration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ney</w:t>
+                <w:t xml:space="preserve">Low cost Solutions for Secure Remote Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2-3), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijes.2014.063824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372616v1</w:t>
+                <w:t xml:space="preserve">hal-01017873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture level optimization of 3-dimensional tree-based FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Power grid redundant path contribution in system on chip (SoC) robustness against electromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (4), pp.355-366. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1702--1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944759v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticated Encryption on FPGAs from the Static Part to the Reconfigurable Part</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Architecture level optimization of 3-dimensional tree-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (6), pp.526-538. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (4), pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2014.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017913v1</w:t>
+                <w:t xml:space="preserve">hal-00944759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPSoC Architecture for Macro Blocks Line Partitioning of H.264/AVC Encoder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+                <w:t xml:space="preserve">Authenticated Encryption on FPGAs from the Static Part to the Reconfigurable Part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (2), pp.43--60. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (6), pp.526-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijertcs.2014040104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372865v1</w:t>
+                <w:t xml:space="preserve">hal-01017913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration and optimization of a homogeneous tree-based application specific inflexible FPGA</w:t>
               </w:r>
@@ -1862,447 +1862,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dual Placement and Routing on WDDL Netlist Security in FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
+                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/802436⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195951v1</w:t>
+                <w:t xml:space="preserve">hal-01195954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring redundant arithmetics in computer-aided design of arithmetic datapaths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Impact of Dual Placement and Routing on WDDL Netlist Security in FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2012.02.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (802436), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/802436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197289v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Exploring redundant arithmetics in computer-aided design of arithmetic datapaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (2), pp.104-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195954v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2450,391 +2450,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Specific FPGA using heterogeneous logic blocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alp Kilic</w:t>
+                <w:t xml:space="preserve">High Performances ASIC Based Elliptic Curve Cryptographic Processor over GF(2m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Tourki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2000832.2000836⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue on Network Security and Cryptography (NSC) (4), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/4342-039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197270v1</w:t>
+                <w:t xml:space="preserve">hal-01197278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Heterogeneous FPGA Arcrchitectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application-Specific FPGA using heterogeneous logic blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/121404⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2000832.2000836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197276v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performances ASIC Based Elliptic Curve Cryptographic Processor over GF(2m)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+                <w:t xml:space="preserve">Exploration of Heterogeneous FPGA Arcrchitectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rached Tourki</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue on Network Security and Cryptography (NSC) (4), pp.1-10. </w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.121404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/4342-039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2011/121404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197278v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Interconnect Topologies Exploration</w:t>
               </w:r>
@@ -3559,411 +3559,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657908v1</w:t>
+                <w:t xml:space="preserve">hal-01406803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of interconnect depopulation on FPGA performances in terms of power, area and delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
+              <w:t xml:space="preserve">HPCS 2016 - International Conference on High Performance Computing &amp; Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria. pp.104--111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406787v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
+              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259069v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Mesh-Based FPGA Architecture: Comparison of 2D and 3D Technologies in Terms of Power, Area and Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4012,327 +4025,314 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP 2016 - 24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Heraklion, Crete, Greece. pp.635--642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDP.2016.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of interconnect depopulation on FPGA performances in terms of power, area and delay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouha Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2016 - International Conference on High Performance Computing &amp; Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568322⟩</w:t>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.641-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372560v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
+                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.37-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406803v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh of Clusters FPGA Architectures: Exploration Methodology and Interconnect Optimization</w:t>
               </w:r>
@@ -4446,715 +4446,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between Multi-FPGA Prototyping Platforms: Hardwired Off-the-Shelf, Cabling and Custom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration and optimization of heterogeneous interconnect fabric of 3D tree-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+                <w:t xml:space="preserve">Nizar Beltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Field-Programmable Custom Computing Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.44⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073939v1</w:t>
+                <w:t xml:space="preserve">hal-01372619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
+              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217236v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Mesh of Clusters: An alternative unified high performance interconnect architecture for 3D-FPGA implementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DIC 2014 - 2014 International 3D Systems Integration Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DIC.2014.7152149⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372618v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kyu Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Erlangen, Germany. pp.307-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+                <w:t xml:space="preserve">Low-power comb decimation filter for RF Sigma-Delta ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delaram Haghighitalab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne, Victoria, Australia. pp.1596--1599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible reconfigurable architecture for DSP applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfattah Mohammad Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulfattah Mohammad Obeid</w:t>
+                <w:t xml:space="preserve">Syed Manzoor Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed S. Bensaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,1150 +5159,1154 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.204--209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power comb decimation filter for RF Sigma-Delta ADCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alp Kilic</w:t>
+                <w:t xml:space="preserve">Performance Comparison between Multi-FPGA Prototyping Platforms: Hardwired Off-the-Shelf, Cabling and Custom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaram Haghighitalab</w:t>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Melbourne, Victoria, Australia. pp.1596--1599, </w:t>
+              <w:t xml:space="preserve">International Symposium on Field-Programmable Custom Computing Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, MA, United States. pp.125-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372612v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wiring delays reduction of tree-based FPGA using 3-D fabric</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sahbi Marrakchi</w:t>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.64--69, </w:t>
+              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372615v1</w:t>
+                <w:t xml:space="preserve">hal-01217236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-FPGA Prototyping Board Issue : the FPGA I/O Bottleneck</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three-dimensional Mesh of Clusters: An alternative unified high performance interconnect architecture for 3D-FPGA implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Computer Systems : Architectures, Modeling, and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. pp.207-214, </w:t>
+              <w:t xml:space="preserve">3DIC 2014 - 2014 International 3D Systems Integration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Kinsdale, Ireland. pp.1--7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3DIC.2014.7152149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073937v1</w:t>
+                <w:t xml:space="preserve">hal-01372618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption analysis for mesh based FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">On wiring delays reduction of tree-based FPGA using 3-D fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahbi Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850671⟩</w:t>
+              <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.64--69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372620v1</w:t>
+                <w:t xml:space="preserve">hal-01372615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372613v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Power consumption analysis for mesh based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219833v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
+              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162066v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Inter-FPGA Communication Architecture for Multi-FPGA Based Prototyping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Multi-FPGA Prototyping Board Issue : the FPGA I/O Bottleneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGDA International Symposium on Field-Programmable Gate Arrays, FPGA '14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Embedded Computer Systems : Architectures, Modeling, and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. pp.207-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2554688.2554747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00969240v1</w:t>
+                <w:t xml:space="preserve">hal-01073937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and optimization of heterogeneous interconnect fabric of 3D tree-based FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Beltaief</w:t>
+                <w:t xml:space="preserve">Future Inter-FPGA Communication Architecture for Multi-FPGA Based Prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1--6, </w:t>
+              <w:t xml:space="preserve">ACM/SIGDA International Symposium on Field-Programmable Gate Arrays, FPGA '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Monterey, CA, United States. pp.251-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2554688.2554747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372619v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,1876 +6318,1881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162011v1</w:t>
+                <w:t xml:space="preserve">hal-01162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Matherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1189-1193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987365v1</w:t>
+                <w:t xml:space="preserve">hal-01062075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Designing a 3D tree-based FPGA: Optimization of butterfly programmable interconnect topology using 3D technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International 3D Systems Integration Conference (3DIC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC.2013.6702342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215668v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance 3-Dimensional Heterogeneous Tree-based FPGA Architectures (HT-FPGA)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGAworld'13 - The 10th FPGAworld Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2513683.2513686⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Columbus, United States. pp.461-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873151v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Data level parallelism for H264/AVC baseline intra-prediction chain on MPSoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmeddine Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017858v2</w:t>
+                <w:t xml:space="preserve">hal-01797203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design Flow for Creating a Custom Multi-FPGA Board Netlist</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Applied Reconfigurable Computing, ARC 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00818279v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">High Performance 3-Dimensional Heterogeneous Tree-based FPGA Architectures (HT-FPGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPGAworld'13 - The 10th FPGAworld Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Stockholm, Sweden. pp.3:1-3:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2513683.2513686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987368v2</w:t>
+                <w:t xml:space="preserve">hal-00873151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSV count minimization and thermal analysis for 3D Tree-based FPGA</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICDT 2013 - International Conference on IC Design &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICICDT.2013.6563341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372828v1</w:t>
+                <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning constraints and signal routing approach for multi-FPGA prototyping platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Turki</w:t>
+                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSoC 2013 - International Symposium on System on Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSoC.2013.6675273⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372830v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of heterogeneous tree-based FPGA using 3D technology</w:t>
+                <w:t xml:space="preserve">Exploration environment for 3D heterogeneous tree-based FPGA architectures (3D HT-FPGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Beltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPT 2013 - International Conference on Field-Programmable Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718380⟩</w:t>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372833v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Automatic Design Flow for Creating a Custom Multi-FPGA Board Netlist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
+              <w:t xml:space="preserve">The 9th International Symposium on Applied Reconfigurable Computing, ARC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Los Angeles, United States. pp.221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160904v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration environment for 3D heterogeneous tree-based FPGA architectures (3D HT-FPGA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1--6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732288⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372829v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Routing Algorithm of Inter-FPGA Signals for Multi-FPGA Prototyping Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Turki</w:t>
+                <w:t xml:space="preserve">TSV count minimization and thermal analysis for 3D Tree-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC 2013 - 9th International Symposium on Reconfigurable Computing: Architectures, Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_20⟩</w:t>
+              <w:t xml:space="preserve">ICICDT 2013 - International Conference on IC Design &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pavia, Italy. pp.223--226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2013.6563341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01372832v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy Method to assess Electromigration Lifetime in power grid design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ney</w:t>
+                <w:t xml:space="preserve">Partitioning constraints and signal routing approach for multi-FPGA prototyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference (IITC),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IITC.2013.6615570⟩</w:t>
+              <w:t xml:space="preserve">ISSoC 2013 - International Symposium on System on Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tampere, Finland. pp.1--4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSoC.2013.6675273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915971v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Design Exploration of 3D Tree-based FPGA Architecture</w:t>
+                <w:t xml:space="preserve">Design and optimization of heterogeneous tree-based FPGA using 3D technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLSVLSI'13 - The 23rd ACM international conference on Great lakes symposium on VLSI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2483028.2483130⟩</w:t>
+              <w:t xml:space="preserve">FPT 2013 - International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.334--337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873292v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Level TSV Count Minimization Methodology for 3D Tree-based FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cool Chips XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoolChips.2013.6547925⟩</w:t>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873268v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing 3D tree-based FPGA: Interconnect Optimization and Thermal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8206,1924 +8211,1919 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS'13 - IEEE 11th International Conference on New Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Physical Design Exploration of 3D Tree-based FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
+              <w:t xml:space="preserve">GLSVLSI'13 - The 23rd ACM international conference on Great lakes symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.335-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2483028.2483130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216543v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Architecture Level TSV Count Minimization Methodology for 3D Tree-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
+              <w:t xml:space="preserve">Cool Chips XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Yokohama, Japan. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoolChips.2013.6547925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017823v2</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and optimization of high density tree-based 3d multilevel FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
+                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872757v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routing algorithm for multi-FPGA based systems using multi-point physical tracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+                <w:t xml:space="preserve">Iterative Routing Algorithm of Inter-FPGA Signals for Multi-FPGA Prototyping Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2013 - 24th IEEE International Symposium on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP.2013.6683951⟩</w:t>
+              <w:t xml:space="preserve">ARC 2013 - 9th International Symposium on Reconfigurable Computing: Architectures, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Los Angeles, CA, United States. pp.210--217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934833v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a 3D tree-based FPGA: Optimization of butterfly programmable interconnect topology using 3D technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Redundancy Method to assess Electromigration Lifetime in power grid design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International 3D Systems Integration Conference (3DIC), 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DIC.2013.6702342⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Interconnect Technology Conference (IITC),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.81-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IITC.2013.6615570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944767v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lirida Naviner</w:t>
+                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062075v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance analysis and optimization of high density tree-based 3d multilevel FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
+              <w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Los Angeles, CA, United States. pp.197-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913885v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data level parallelism for H264/AVC baseline intra-prediction chain on MPSoC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Routing algorithm for multi-FPGA based systems using multi-point physical tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
+              <w:t xml:space="preserve">RSP 2013 - 24th IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montreal, Canada. pp.2-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2013.6683951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797203v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logic Sharing Synthesis Tool for Mutually Exclusive Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2012 7th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827442v1</w:t>
+                <w:t xml:space="preserve">hal-01265626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for prototyping of a parameterizable cluster-based Multi-Core System-on-Chip on a multi-FPGA board</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A Logic Sharing Synthesis Tool for Mutually Exclusive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2012 - 23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380693⟩</w:t>
+              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2012 7th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Gammarth, Tunisia. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818231v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Design for prototyping of a parameterizable cluster-based Multi-Core System-on-Chip on a multi-FPGA board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
+              <w:t xml:space="preserve">RSP 2012 - 23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland. pp.71-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017807v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987369v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265624v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-FPGA Prototyping Environment: Large Benchmark Generation and Signals Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Turki</w:t>
+                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Reconfigurable computing and FPGA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058039v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Renault</w:t>
+                <w:t xml:space="preserve">Multi-FPGA Prototyping Environment: Large Benchmark Generation and Signals Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Reconfigurable computing and FPGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265626v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Differential pair routing to balance dual signals of WDDL designs in cluster-based Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Santa Clara, CA, United States. pp.502-507, </w:t>
+              <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISQED.2011.5770774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265627v1</w:t>
+                <w:t xml:space="preserve">hal-01286036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum circuits design and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on "Research to Applications &amp; Markets" (RAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Monastir, Tunisia. pp.115-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10142,1515 +10142,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Heterogeneous Mesh-Based and Tree-Based Application Specific FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Symposium on Applied Reconfigurable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.218-229, </w:t>
+              <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Santa Clara, CA, United States. pp.502-507, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2011.5770774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286069v1</w:t>
+                <w:t xml:space="preserve">hal-01265627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Effect of LUT and Arity Size on a Tree-based Application Specific Inflexible FPGA</w:t>
+                <w:t xml:space="preserve">Comparison between Heterogeneous Mesh-Based and Tree-Based Application Specific FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Design &amp; Technology of Integrated Systems (DTIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Symposium on Applied Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.218-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential pair routing to balance dual signals of WDDL designs in cluster-based Mesh FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Effect of LUT and Arity Size on a Tree-based Application Specific Inflexible FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International conference on Design &amp; Technology of Integrated Systems (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286036v1</w:t>
+                <w:t xml:space="preserve">hal-01284605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simplification de circuits quantiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flexible realtime system for broadband time-frequency analysis in 130 NM CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Othmani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2010 - 17th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.251--254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265629v1</w:t>
+                <w:t xml:space="preserve">hal-01372835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Datapath-Oriented Tree-based FPGA Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
+                <w:t xml:space="preserve">Application Specific FPGA Using Heterogeneous Logic Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Microelectronics (ICM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARC International Symposium on Applied Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bangkok, Thailand. pp.92-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12133-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2010.5696172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292069v1</w:t>
+                <w:t xml:space="preserve">hal-01290708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimization of FPGA area depending on target applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous-ASIF: An Application Specific Inflexible FPGA using Heterogeneous logic blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hmaied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Monterey, California, United States. pp.290-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1723112.1723181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372836v1</w:t>
+                <w:t xml:space="preserve">hal-01290706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routability driven placement for mesh-based FPGA architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Controlled placement and routing techniques to improve timing balance of WDDL designs in Mesh-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDT 2010 - 5th International Design and Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.296--299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDT.2010.5724414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372834v1</w:t>
+                <w:t xml:space="preserve">hal-01372837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and FPGA Implementation of Modular Multiplication Methods Using Cellular Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Guitouni</w:t>
+                <w:t xml:space="preserve">Modélisation et simplification de circuits quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materiaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia. pp.2-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265630v1</w:t>
+                <w:t xml:space="preserve">hal-01265629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Specific FPGA Using Heterogeneous Logic Blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the optimization of FPGA area depending on target applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmaied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARC International Symposium on Applied Reconfigurable Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.308--311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12133-3_11⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01290708v1</w:t>
+                <w:t xml:space="preserve">hal-01372836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous-ASIF: An Application Specific Inflexible FPGA using Heterogeneous logic blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Husain Parvez</w:t>
+                <w:t xml:space="preserve">A New Datapath-Oriented Tree-based FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Microelectronics (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Cairo, Egypt. pp.403-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2010.5696172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1723112.1723181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290706v1</w:t>
+                <w:t xml:space="preserve">hal-01292069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled placement and routing techniques to improve timing balance of WDDL designs in Mesh-based FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Design and FPGA Implementation of Modular Multiplication Methods Using Cellular Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Tourki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372837v1</w:t>
+                <w:t xml:space="preserve">hal-01265630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible realtime system for broadband time-frequency analysis in 130 NM CMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noury</w:t>
+                <w:t xml:space="preserve">Routability driven placement for mesh-based FPGA architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2010 - 17th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.251--254, </w:t>
+              <w:t xml:space="preserve">IDT 2010 - 5th International Design and Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Abu Dhabi, United Arab Emirates. pp.85--90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2010.5724414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372835v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIF: Application Specific Inflexible FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Husain Parvez</w:t>
+                <w:t xml:space="preserve">Improving the Security of Dual Rail Logic in FPGA Using Controlled Placement and Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Sydney, Australia. pp.112-119, </w:t>
+              <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.201-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2009.5377657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295122v1</w:t>
+                <w:t xml:space="preserve">hal-01295098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Tree-based coarse-grained FPGA Architecture</w:t>
               </w:r>
@@ -11747,707 +11760,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placement and Routing Techniques to Improve Delay Balance of WDDL Netlist in MFPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+                <w:t xml:space="preserve">ASIF: Application Specific Inflexible FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems - ICECS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.791-794, </w:t>
+              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sydney, Australia. pp.112-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2009.5377657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294427v1</w:t>
+                <w:t xml:space="preserve">hal-01295122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Tree-Based and Mesh-Based Coarse-Grained FPGA Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placement and Routing Techniques to Improve Delay Balance of WDDL Netlist in MFPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco. pp.248-251, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems - ICECS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.791-794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2009.5418640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295097v1</w:t>
+                <w:t xml:space="preserve">hal-01294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Security of Dual Rail Logic in FPGA Using Controlled Placement and Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
+                <w:t xml:space="preserve">Comparison of Tree-Based and Mesh-Based Coarse-Grained FPGA Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.201-206, </w:t>
+              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco. pp.248-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2009.5418640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295098v1</w:t>
+                <w:t xml:space="preserve">hal-01295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Tree Topology for FPGA Interconnect Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Generic Techniques and CAD tools for automated generation of FPGA Layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLSVLSI ACM Great Lakes Symposium on VLSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States. pp.321-326, </w:t>
+              <w:t xml:space="preserve">PRIME IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.141-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1366110.1366186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RME.2008.4595745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301523v1</w:t>
+                <w:t xml:space="preserve">hal-01301526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Allocation of Redundant Operators in Arithmetic Data path Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Efficient Tree Topology for FPGA Interconnect Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP IEEE International Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLSVLSI ACM Great Lakes Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States. pp.321-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1366110.1366186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265631v1</w:t>
+                <w:t xml:space="preserve">hal-01301523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Data path Optimization using Borrow-Save Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Automatic Allocation of Redundant Operators in Arithmetic Data path Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP IEEE International Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.176-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265632v1</w:t>
+                <w:t xml:space="preserve">hal-01265631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Methodology and Tools for Exploring Domain-Specific Coarse-grained FPGAs</w:t>
               </w:r>
@@ -12531,144 +12531,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of LUT and Cluster Size on a Tree based FPGA Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+                <w:t xml:space="preserve">Arithmetic Data path Optimization using Borrow-Save Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.115-120, </w:t>
+              <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.4-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2008.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299218v1</w:t>
+                <w:t xml:space="preserve">hal-01265632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Layout Generator of Domain Specific FPGA:</w:t>
               </w:r>
@@ -12765,248 +12752,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Coarse-grained FPGA Architecture Exploration Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Husain Parvez</w:t>
+                <w:t xml:space="preserve">The Effect of LUT and Cluster Size on a Tree based FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan. pp.285-288, </w:t>
+              <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.115-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2008.4762399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2008.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301527v1</w:t>
+                <w:t xml:space="preserve">hal-01299218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Techniques and CAD tools for automated generation of FPGA Layout</w:t>
+                <w:t xml:space="preserve">A New Coarse-grained FPGA Architecture Exploration Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.141-144, </w:t>
+              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan. pp.285-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RME.2008.4595745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2008.4762399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301526v1</w:t>
+                <w:t xml:space="preserve">hal-01301527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh of Tree: Unifying Mesh and MFPGA for Better Device Performances</w:t>
               </w:r>
@@ -13103,978 +13103,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Path Optimization using Redundant Arithmetic and Pattern Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">A Cascadable ASIC Prototype for Real Time Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MWSCAS Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montreal, Canada. pp.690-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265633v1</w:t>
+                <w:t xml:space="preserve">hal-01311484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Mesh of Tree Interconnect for FPGA Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Masson</w:t>
+                <w:t xml:space="preserve">Data Path Optimization using Redundant Arithmetic and Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305972v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Routability Driven Partitioning and Detailed Placement Approach for Multilevel Hierarchical FPGA</w:t>
+                <w:t xml:space="preserve">Efficient Mesh of Tree Interconnect for FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Souffleteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Kitakyushu, Japan. pp.269-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2007.4439263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311525v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascadable ASIC Prototype for Real Time Time-Frequency Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noury</w:t>
+                <w:t xml:space="preserve">A Routability Driven Partitioning and Detailed Placement Approach for Multilevel Hierarchical FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Souffleteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS Midwest Symposium on Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Monterey, Californie, United States. pp.225-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311484v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic ASIC Architecture for Real Time Time-Frequency Analysis of Non-stationary Large Bandwidth Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Durbin</w:t>
+                <w:t xml:space="preserve">Stratus: A procedural circuit description language based upon Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMTC IEEE Instrumentation and Measurement Technology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMTC.2007.379468⟩</w:t>
+              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.275-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311481v1</w:t>
+                <w:t xml:space="preserve">hal-01305970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratus: A procedural circuit description language based upon Python</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+                <w:t xml:space="preserve">A Generic ASIC Architecture for Real Time Time-Frequency Analysis of Non-stationary Large Bandwidth Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.275-278, </w:t>
+              <w:t xml:space="preserve">IMTC IEEE Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2007.379468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305970v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Multilevel Hierarchical MFPGA and its suitable configuration tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.74-77, </w:t>
+              <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI Technologies and Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Karlsruhe, Germany. pp.263-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2006.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338253v1</w:t>
+                <w:t xml:space="preserve">hal-01338233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Masson</w:t>
+                <w:t xml:space="preserve">Configuration tools for a new multilevel hierarchical FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Monterey, California, United States. pp.229-229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1117201.1117248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265634v1</w:t>
+                <w:t xml:space="preserve">hal-01338217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Hierarchical FPGA partitioning methodologies based on architecture Rent Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14093,871 +14063,905 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Otranto, Italy. pp.85-88, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2006.1689902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration tools for a new multilevel hierarchical FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+                <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1117201.1117248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338217v1</w:t>
+                <w:t xml:space="preserve">hal-01265634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel hierarchical interconnection structure for FPGA</w:t>
+                <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1117201.1117239⟩</w:t>
+              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.74-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338215v1</w:t>
+                <w:t xml:space="preserve">hal-01338253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances Improvement of FPGA using Novel Multilevel Hierarchical Interconnection Structure</w:t>
+                <w:t xml:space="preserve">A multilevel hierarchical interconnection structure for FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD IEEE/ACM International Conference on Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, San Jose, California, United States. pp.675-679, </w:t>
+              <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Monterey, California, United States. pp.225-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD.2006.320012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1117201.1117239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338460v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of FPGA Using Novel Multilevel Hierarchical Interconnection Structure</w:t>
+                <w:t xml:space="preserve">Performances Improvement of FPGA using Novel Multilevel Hierarchical Interconnection Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC 2006 - 2nd International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD IEEE/ACM International Conference on Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Jose, California, United States. pp.675-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD.2006.320012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372838v1</w:t>
+                <w:t xml:space="preserve">hal-01338460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances comparison between Multilevel hierarchical and Mesh FPGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Improvement of FPGA Using Novel Multilevel Hierarchical Interconnection Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCoSoC 2006 - 2nd International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.117--123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01338430v1</w:t>
+                <w:t xml:space="preserve">hal-01372838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Multilevel Hierarchical MFPGA and its suitable configuration tools</w:t>
+                <w:t xml:space="preserve">Performances comparison between Multilevel hierarchical and Mesh FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI Technologies and Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Karlsruhe, Germany. pp.263-268, </w:t>
+              <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.166-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2006.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338233v1</w:t>
+                <w:t xml:space="preserve">hal-01338430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical FPGA clustering to improve routability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2005 - IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReCoSoC 2005 - 1st International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montpellier, France. pp.74-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419664v1</w:t>
+                <w:t xml:space="preserve">hal-01419656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Estimation and Optimisation of Embedded Systems using Cycle Accurate Simulation</w:t>
+                <w:t xml:space="preserve">A High Level SoC Energy Analysis Method with Good Accuracy Using Cycle Accurate Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
@@ -14988,648 +14992,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC 2005 - 5èmes Journées d'études Faible Tension Faible Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on low power and high-speed chips (COOL Chips VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Yokohama, Japan. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418349v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical FPGA clustering based on multilevel partitioning approach to improve routability and reduce power dissipation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+                <w:t xml:space="preserve">Energy estimation and optimization in architectural descriptions of complex embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2005 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RECONFIG.2005.23⟩</w:t>
+              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 : VLSI Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.456-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372839v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de chemins de données par l'utilisation de l'arithmétique redondante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+                <w:t xml:space="preserve">Hierarchical FPGA clustering to improve routability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2005 - 8èmes Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIME 2005 - IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.165-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2005.1543029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418345v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Energy Estimation and Optimisation of Embedded Systems using Cycle Accurate Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoC 2005 - 1st International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montpellier, France. pp.74-77</w:t>
+              <w:t xml:space="preserve">FTFC 2005 - 5èmes Journées d'études Faible Tension Faible Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419656v1</w:t>
+                <w:t xml:space="preserve">hal-01418349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Level SoC Energy Analysis Method with Good Accuracy Using Cycle Accurate Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
+                <w:t xml:space="preserve">Hierarchical FPGA clustering based on multilevel partitioning approach to improve routability and reduce power dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on low power and high-speed chips (COOL Chips VIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig 2005 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Puebla City, Mexico. pp.21-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RECONFIG.2005.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105834v1</w:t>
+                <w:t xml:space="preserve">hal-01372839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy estimation and optimization in architectural descriptions of complex embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
+                <w:t xml:space="preserve">Optimisation de chemins de données par l'utilisation de l'arithmétique redondante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 : VLSI Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRDM 2005 - 8èmes Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France. pp.268-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.608256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00083441v1</w:t>
+                <w:t xml:space="preserve">hal-01418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur de netlist de filtres numériques RIF optimisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15661,261 +15661,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multiple numeration systems for architecture and design of a high performance FIR filter netlist generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noury</w:t>
+                <w:t xml:space="preserve">Automatic Layout of Scalable Embedded Field Programmable Gate Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 2004 - 16th International Conference on Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Tunis, Tunisia. pp.547-550, </w:t>
+              <w:t xml:space="preserve">ICEEC 2004 - International Conference on Electrical Electronic and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cairo, Egypt. pp.469-472, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEEC.2004.1374502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498583v1</w:t>
+                <w:t xml:space="preserve">hal-01521128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Layout of Scalable Embedded Field Programmable Gate Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Use of multiple numeration systems for architecture and design of a high performance FIR filter netlist generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEEC 2004 - International Conference on Electrical Electronic and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Cairo, Egypt. pp.469-472, </w:t>
+              <w:t xml:space="preserve">ICM 2004 - 16th International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Tunis, Tunisia. pp.547-550, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEEC.2004.1374502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521128v1</w:t>
+                <w:t xml:space="preserve">hal-01498583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
               </w:r>
@@ -15977,567 +15977,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
+                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
+              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265636v1</w:t>
+                <w:t xml:space="preserve">hal-01265639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Estimations in High Level Cycle-Accurate Descriptions of Embedded Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dombek</w:t>
+                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia. pp.603-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544286v1</w:t>
+                <w:t xml:space="preserve">hal-01265640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
+                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Paris, France. pp.162-162</w:t>
+              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265638v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin</w:t>
+                <w:t xml:space="preserve">Energy Estimations in High Level Cycle-Accurate Descriptions of Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Ana-Belén Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dombek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
+              <w:t xml:space="preserve">The 5th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265637v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
+                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
+              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France. pp.162-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265639v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
+                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265640v1</w:t>
+                <w:t xml:space="preserve">hal-01265637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and low-power distance computation unit dedicated to neural networks, based on redundant arithmetic</w:t>
               </w:r>
@@ -16621,654 +16621,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSM EFR Vocoder on a Configurable DSP Core, A Quantitative Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bajot</w:t>
+                <w:t xml:space="preserve">A family of redundant multipliers dedicated to fast computation for signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Geneva, Switzerland. pp.325-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2000.857430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572597v1</w:t>
+                <w:t xml:space="preserve">hal-01573053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power Comb Decimation Filter Using Polyphase Decomposition For Mono-bit Sigma-Delta Analog-to-Digital Converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+                <w:t xml:space="preserve">GSM EFR Vocoder on a Configurable DSP Core, A Quantitative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2000, Dallas, Texas, United States. pp.432-435</w:t>
+              <w:t xml:space="preserve">, Oct 2000, Dallas, Texas, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572598v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System-On-A-Chip for Pattern Recognition Architecture and Design Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aberbour</w:t>
+                <w:t xml:space="preserve">Low-power Comb Decimation Filter Using Polyphase Decomposition For Mono-bit Sigma-Delta Analog-to-Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Haussy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMP 2000 - Fifth International Workshop on Computer Architectures for Machine Perception</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Dallas, Texas, United States. pp.432-435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372840v1</w:t>
+                <w:t xml:space="preserve">hal-01572598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Redundant Arithmetic on Architecture and Design of a High Performance DCT Macro-bloc Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dumonteix</w:t>
+                <w:t xml:space="preserve">A System-On-A-Chip for Pattern Recognition Architecture and Design Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Design of Circuits and Integrated Systems Conference (DCIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMP 2000 - Fifth International Workshop on Computer Architectures for Machine Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Padova, Italy. pp.155--162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMP.2000.875973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265641v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Polyphase Decomposition of Comb Decimation Filters in Sigma-Delta Analog-to-Digital Converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+                <w:t xml:space="preserve">Use of Redundant Arithmetic on Architecture and Design of a High Performance DCT Macro-bloc Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits and Systems (MWSCAS 2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Design of Circuits and Integrated Systems Conference (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montpellier, France. pp.428-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01572708v1</w:t>
+                <w:t xml:space="preserve">hal-01265641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of redundant multipliers dedicated to fast computation for signal processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Polyphase Decomposition of Comb Decimation Filters in Sigma-Delta Analog-to-Digital Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Geneva, Switzerland. pp.325-328, </w:t>
+              <w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits and Systems (MWSCAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Lansing, MI, United States. pp.432-435, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2000.857430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573053v1</w:t>
+                <w:t xml:space="preserve">hal-01572708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macro-Block Based Methodology for ASIP Core Design</w:t>
               </w:r>
@@ -17362,77 +17362,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-SP Conference on Time-Frequency Time-Scale Analysis (TFTS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Pittsburgh, PA, United States. pp.237-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17460,658 +17460,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and design Methodology of the RBF-DDA Neural Network</w:t>
+                <w:t xml:space="preserve">Algorithms and VLSI Architectures for Pattern Recognition Based on the Gabor Wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'98)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal Processing Applications and Technology (ICSPAT'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Toronto, Canada. pp.1455-1459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618369v1</w:t>
+                <w:t xml:space="preserve">hal-01618074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and VLSI Architectures for Pattern Recognition Based on the Gabor Wavelets</w:t>
+                <w:t xml:space="preserve">Architecture and design Methodology of the RBF-DDA Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing Applications and Technology (ICSPAT'98)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Monterey, CA, United States. pp.199-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.1998.703974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618074v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching the design of a chip under the Cadence Opus environment using the Alliance cell libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and synthesis of optimal adders under left-to-right input arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-J. Abou-Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Derieux</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Houelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE '97 - IEEE International Conference on Microelectronic Systems Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP International Workshop on Logic and Architecture Synthesis (IWLAS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372841v1</w:t>
+                <w:t xml:space="preserve">hal-01398573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Of Self Testing ROM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Housseine Rejouan</w:t>
+                <w:t xml:space="preserve">A Hardware Implementation of an RBF Neural Network : Architecture and Design Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Mixed Design of Integrated Circuits and Systems (MIXDES'1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Poznan, Poland. pp.1-5</w:t>
+              <w:t xml:space="preserve">International Conference on Signal Processing and Technology 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, San Diego, CA, United States. pp.199 - 202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627800v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Implementation of an RBF Neural Network : Architecture and Design Methodology</w:t>
+                <w:t xml:space="preserve">Teaching the design of a chip under the Cadence Opus environment using the Alliance cell libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ahmad</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing and Technology 97</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSE '97 - IEEE International Conference on Microelectronic Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Arlington, VA, United States. pp.81--82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.1997.612556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627996v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and synthesis of optimal adders under left-to-right input arrival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Generation Of Self Testing ROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-J. Abou-Samra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Houelle</w:t>
+                <w:t xml:space="preserve">El Housseine Rejouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Workshop on Logic and Architecture Synthesis (IWLAS'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th Mixed Design of Integrated Circuits and Systems (MIXDES'1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Poznan, Poland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398573v1</w:t>
+                <w:t xml:space="preserve">hal-01627800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time driven adder generator architecture</w:t>
               </w:r>
@@ -18311,51 +18311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/SIGDA International Symposium on Field-Programmable Gate Arrays, FPGA '14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Monterey, CA, United States. ACM, pp.242-242, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18979,51 +18979,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-018-9207-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Chtourou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Pangracious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9155-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MM.2014.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/827613" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014040104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Parvez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.12.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50FMWPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/853510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/802436" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.06.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3D81PCD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000832.2000836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/121404" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mrabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/259837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210701828069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Abril Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gobert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.203-233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P6LMMJ4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/82.974776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aberbour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/92.661253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.77" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568322" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16214-0_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tuna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.44" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372618v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152149" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Mohammad Obeid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Manzoor Qasim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed S. Bensaleh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948927" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372612v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865455" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372615v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Marrakchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948901" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073937v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893213" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372620v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850671" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554747" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Beltaief" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850673" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873151v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513683.2513686" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_24" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKSB22TK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2013.6563341" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372830v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2013.6675273" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718380" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732288" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_20" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7RST5XQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873292v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483028.2483130" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoolChips.2013.6547925" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573575" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_19" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2013.6683951" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2013.6702342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797203v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Bahri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564040" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232984" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380693" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01058039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416765" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZZPBHG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284605v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941426" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981528" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292069v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Marrakchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774849" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372834v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724414" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12133-3_11" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVQGSDSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1723112.1723181" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372837v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774878" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295122v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2009.5377657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201347" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294427v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410774" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2009.5418640" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295098v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.44" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301523v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366110.1366186" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301529v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.53" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299218v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2008.5393493" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301527v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2008.4762399" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301526v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2008.4595745" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439263" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souffleteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durbin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tissot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488673" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311481v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379468" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338253v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708687" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689902" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117248" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338215v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117239" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2006.320012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338430v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708712" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338233v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543029" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418349v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372839v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2005.23" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419656v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105834v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083441v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608256" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498583v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434721" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521128v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374502" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Ana-Bel&#233;n Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bajot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922378" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572597v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372840v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haussy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalande" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2000.875973" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572708v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951676" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573053v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857430" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gari&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721405" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618369v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.703974" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372841v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derieux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612556" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627800v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseine Rejouan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627996v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmad" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398573v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Abou-Samra" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_37" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369142v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19174-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3594-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7928-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545594v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-018-9207-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Chtourou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Pangracious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9155-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MM.2014.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014040104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/827613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Parvez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.12.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50FMWPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/853510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/802436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.06.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3D81PCD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197270v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000832.2000836" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/121404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mrabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/259837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210701828069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Abril Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gobert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.203-233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P6LMMJ4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/82.974776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aberbour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/92.661253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568322" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.77" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16214-0_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Beltaief" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865455" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Mohammad Obeid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Manzoor Qasim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed S. Bensaleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tuna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Marrakchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948901" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893213" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554747" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2013.6702342" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Bahri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513683.2513686" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKSB22TK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2013.6563341" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2013.6675273" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573575" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483028.2483130" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoolChips.2013.6547925" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7RST5XQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2013.6683951" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232984" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380693" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01058039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416765" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981528" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_23" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZZPBHG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941426" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724501" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12133-3_11" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVQGSDSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1723112.1723181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774878" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Marrakchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774849" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696172" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372834v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724414" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.44" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201347" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295122v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2009.5377657" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410774" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2009.5418640" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2008.4595745" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366110.1366186" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301529v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.53" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2008.5393493" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299218v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.28" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2008.4762399" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311484v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durbin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488673" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439263" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souffleteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311481v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379468" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117248" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338253v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708687" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117239" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2006.320012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372838v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708712" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105834v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608256" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419664v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418349v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2005.23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374502" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434721" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544286v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Ana-Bel&#233;n Abril" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bajot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922378" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573053v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857430" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572597v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572598v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372840v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haussy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalande" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2000.875973" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572708v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951676" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gari&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721405" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618074v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618369v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.703974" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Abou-Samra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627996v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372841v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612556" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseine Rejouan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_37" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369142v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19174-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3594-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7928-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545594v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>