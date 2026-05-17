--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -304,3244 +304,3256 @@
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.169 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micpro.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of cluster-based Mesh FPGA architecture using novel hierarchical interconnect topology and long routing wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.16-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micpro.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AES-GCM and AEGIS: Efficient and High Speed Hardware Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-016-1104-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal multiplexing approach to improve inter-FPGA bandwidth of prototyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Automation for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (3), pp.223--242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10617-014-9155-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.264/AVC high definition intra coding implementation on multiprocessor system on chip technology architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Computers &amp; Digital Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (5), pp.259--267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-cdt.2014.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Horizontally Partitioned, High-Speed, 3D Tree-Based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (6), pp.48--59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MM.2014.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPSoC Architecture for Macro Blocks Line Partitioning of H.264/AVC Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.43--60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijertcs.2014040104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Optimization Methodology for Mutually Exclusive Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Low cost Solutions for Secure Remote Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.827613:1--827613:18. </w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2-3), pp.257-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/827613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/ijes.2014.063824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372617v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost Solutions for Secure Remote Reconfiguration of FPGAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">A Top-Down Optimization Methodology for Mutually Exclusive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijes.2014.063824⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.827613:1--827613:18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/827613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017873v1</w:t>
+                <w:t xml:space="preserve">hal-01372617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power grid redundant path contribution in system on chip (SoC) robustness against electromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukary Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1702--1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture level optimization of 3-dimensional tree-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (4), pp.355-366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2013.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authenticated Encryption on FPGAs from the Static Part to the Reconfigurable Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (6), pp.526-538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2014.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration and optimization of a homogeneous tree-based application specific inflexible FPGA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Husain Parvez</w:t>
+                <w:t xml:space="preserve">Frequency Optimization Objective during System Prototyping on Multi-FPGA Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (12), pp.1052--1062. </w:t>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.853510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2012.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/853510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01372831v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Optimization Objective during System Prototyping on Multi-FPGA Platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploration and optimization of a homogeneous tree-based application specific inflexible FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Husain Parvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, pp.853510. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (12), pp.1052--1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/853510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195952v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (9-11), pp.1189-1193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dual Placement and Routing on WDDL Netlist Security in FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (802436), pp.24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/802436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring redundant arithmetics in computer-aided design of arithmetic datapaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (2), pp.104-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vlsi.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Heterogeneous Tree-based Application Specific FPGA and Its Comparison with Mesh-based Application Specific FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (8), pp.588-605. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2012.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performances ASIC Based Elliptic Curve Cryptographic Processor over GF(2m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Tourki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Special Issue on Network Security and Cryptography (NSC) (4), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5120/4342-039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Specific FPGA using heterogeneous logic blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (3), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2000832.2000836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Heterogeneous FPGA Arcrchitectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.121404. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/121404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Interconnect Topologies Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009, pp.259837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2009/259837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances Comparison between Multilevel Hierarchical and Mesh FPGA Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (3), pp.275-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207210701828069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation et optimisation de la consommation dans les SoC utilisant la simulation précise au cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1-2), pp.203-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.27.203-233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (1-4), pp.21-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:NUMA.0000049455.07441.ee⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Polyphase decomposition of Comb decimation filters in sigma-delta analog-to-digital converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 48 (10), pp.898-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/82.974776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On portable macrocell FPU generators for division and square root operators complying to the full IEEE-754 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Houelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6 (1), pp.114-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/92.661253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3551,51 +3563,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3650,203 +3662,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of interconnect depopulation on FPGA performances in terms of power, area and delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS 2016 - International Conference on High Performance Computing &amp; Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria. pp.104--111, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCSim.2016.7568322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3891,5789 +3903,5789 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Mesh-Based FPGA Architecture: Comparison of 2D and 3D Technologies in Terms of Power, Area and Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
+                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouha Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2016 - 24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.641-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2016.77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372557v1</w:t>
+                <w:t xml:space="preserve">hal-01406787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
+                <w:t xml:space="preserve">Exploration of Mesh-Based FPGA Architecture: Comparison of 2D and 3D Technologies in Terms of Power, Area and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP 2016 - 24th Euromicro International Conference on Parallel, Distributed, and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Heraklion, Crete, Greece. pp.635--642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2016.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01406787v1</w:t>
+                <w:t xml:space="preserve">hal-01372557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.37-40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh of Clusters FPGA Architectures: Exploration Methodology and Interconnect Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARC 2015 - 11th International Symposium on Applied Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bochum, Germany. pp.411-418, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16214-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration and optimization of heterogeneous interconnect fabric of 3D tree-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Beltaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1--6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Comparison between Multi-FPGA Prototyping Platforms: Hardwired Off-the-Shelf, Cabling and Custom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Field-Programmable Custom Computing Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Boston, MA, United States. pp.125-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kyu Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
+              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953500v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power comb decimation filter for RF Sigma-Delta ADCs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865455⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372612v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible reconfigurable architecture for DSP applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Manzoor Qasim</w:t>
+                <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed S. Bensaleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.204--209, </w:t>
+              <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Erlangen, Germany. pp.307-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372614v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between Multi-FPGA Prototyping Platforms: Hardwired Off-the-Shelf, Cabling and Custom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-power comb decimation filter for RF Sigma-Delta ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+                <w:t xml:space="preserve">Delaram Haghighitalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Field-Programmable Custom Computing Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FCCM.2014.44⟩</w:t>
+              <w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne, Victoria, Australia. pp.1596--1599, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073939v1</w:t>
+                <w:t xml:space="preserve">hal-01372612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Mougeat</w:t>
+                <w:t xml:space="preserve">Flexible reconfigurable architecture for DSP applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulfattah Mohammad Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Syed Manzoor Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed S. Bensaleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
+              <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.204--209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217236v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Mesh of Clusters: An alternative unified high performance interconnect architecture for 3D-FPGA implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DIC 2014 - 2014 International 3D Systems Integration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Kinsdale, Ireland. pp.1--7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC.2014.7152149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On wiring delays reduction of tree-based FPGA using 3-D fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahbi Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCC 2014 - 27th IEEE International System-on-Chip Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas, NV, United States. pp.64--69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOCC.2014.6948901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219833v1</w:t>
+                <w:t xml:space="preserve">hal-01372613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption analysis for mesh based FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850671⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372620v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power consumption analysis for mesh based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Amouri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS 2014 - 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372613v1</w:t>
+                <w:t xml:space="preserve">hal-01372620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-FPGA Prototyping Board Issue : the FPGA I/O Bottleneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Embedded Computer Systems : Architectures, Modeling, and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Agios Konstantinos, Greece. pp.207-214, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2014.6893213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Inter-FPGA Communication Architecture for Multi-FPGA Based Prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/SIGDA International Symposium on Field-Programmable Gate Arrays, FPGA '14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Monterey, CA, United States. pp.251-251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554688.2554747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A defect-tolerant area-efficient multiplexer for basic blocks in SRAM-based FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nascimento Pagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Matherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Arcachon, France. pp.1189-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a 3D tree-based FPGA: Optimization of butterfly programmable interconnect topology using 3D technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International 3D Systems Integration Conference (3DIC), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC.2013.6702342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kyu Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Ollagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Columbus, United States. pp.461-464, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data level parallelism for H264/AVC baseline intra-prediction chain on MPSoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najmeddine Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSD.2013.6564040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215668v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance 3-Dimensional Heterogeneous Tree-based FPGA Architectures (HT-FPGA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPGAworld'13 - The 10th FPGAworld Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873151v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saif Ur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">High Performance 3-Dimensional Heterogeneous Tree-based FPGA Architectures (HT-FPGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPGAworld'13 - The 10th FPGAworld Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Stockholm, Sweden. pp.3:1-3:6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2513683.2513686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686460⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017858v2</w:t>
+                <w:t xml:space="preserve">hal-00873151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration environment for 3D heterogeneous tree-based FPGA architectures (3D HT-FPGA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Automatic Design Flow for Creating a Custom Multi-FPGA Board Netlist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th International Symposium on Applied Reconfigurable Computing, ARC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Los Angeles, United States. pp.221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372829v1</w:t>
+                <w:t xml:space="preserve">hal-00818279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design Flow for Creating a Custom Multi-FPGA Board Netlist</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Applied Reconfigurable Computing, ARC 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_24⟩</w:t>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00818279v1</w:t>
+                <w:t xml:space="preserve">hal-00987368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TSV count minimization and thermal analysis for 3D Tree-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICICDT 2013 - International Conference on IC Design &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pavia, Italy. pp.223--226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICICDT.2013.6563341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987368v2</w:t>
+                <w:t xml:space="preserve">hal-01372828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSV count minimization and thermal analysis for 3D Tree-based FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Partitioning constraints and signal routing approach for multi-FPGA prototyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICICDT 2013 - International Conference on IC Design &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSoC 2013 - International Symposium on System on Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tampere, Finland. pp.1--4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSoC.2013.6675273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICICDT.2013.6563341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372828v1</w:t>
+                <w:t xml:space="preserve">hal-01372830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning constraints and signal routing approach for multi-FPGA prototyping platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Turki</w:t>
+                <w:t xml:space="preserve">Exploration environment for 3D heterogeneous tree-based FPGA architectures (3D HT-FPGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Beltaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abid</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSoC 2013 - International Symposium on System on Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSoC.2013.6675273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372830v1</w:t>
+                <w:t xml:space="preserve">hal-01372829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of heterogeneous tree-based FPGA using 3D technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPT 2013 - International Conference on Field-Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.334--337, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing 3D tree-based FPGA: Interconnect Optimization and Thermal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS'13 - IEEE 11th International Conference on New Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Design Exploration of 3D Tree-based FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLSVLSI'13 - The 23rd ACM international conference on Great lakes symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.335-336, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2483028.2483130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture Level TSV Count Minimization Methodology for 3D Tree-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cool Chips XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Yokohama, Japan. pp.1-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoolChips.2013.6547925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Routing Algorithm of Inter-FPGA Signals for Multi-FPGA Prototyping Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARC 2013 - 9th International Symposium on Reconfigurable Computing: Architectures, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Los Angeles, CA, United States. pp.210--217, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Method to assess Electromigration Lifetime in power grid design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukary Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Interconnect Technology Conference (IITC),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Kyoto, Japan. pp.81-83, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IITC.2013.6615570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis and optimization of high density tree-based 3d multilevel FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Pangracious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurable Computing: Architectures, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Los Angeles, CA, United States. pp.197-209, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36812-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routing algorithm for multi-FPGA based systems using multi-point physical tracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSP 2013 - 24th IEEE International Symposium on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montreal, Canada. pp.2-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2013.6683951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logic Sharing Synthesis Tool for Mutually Exclusive Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Tuna</w:t>
+                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2012 7th International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827442v1</w:t>
+                <w:t xml:space="preserve">hal-01017807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for prototyping of a parameterizable cluster-based Multi-Core System-on-Chip on a multi-FPGA board</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A Logic Sharing Synthesis Tool for Mutually Exclusive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2012 - 23rd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2012 7th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Gammarth, Tunisia. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00818231v1</w:t>
+                <w:t xml:space="preserve">hal-00827442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">Design for prototyping of a parameterizable cluster-based Multi-Core System-on-Chip on a multi-FPGA board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2012 - 23rd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland. pp.71-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2012.6380693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017807v1</w:t>
+                <w:t xml:space="preserve">hal-00818231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,87 +9700,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,6155 +9795,6155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-FPGA Prototyping Environment: Large Benchmark Generation and Signals Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Reconfigurable computing and FPGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pair routing to balance dual signals of WDDL designs in cluster-based Mesh FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Reconfigurable Communication-centric Systems-on-Chip, ReCoSoC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum circuits design and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on "Research to Applications &amp; Markets" (RAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Monastir, Tunisia. pp.115-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Santa Clara, CA, United States. pp.502-507, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2011.5770774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Heterogeneous Mesh-Based and Tree-Based Application Specific FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Symposium on Applied Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Belfast, United Kingdom. pp.218-229, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19475-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Effect of LUT and Arity Size on a Tree-based Application Specific Inflexible FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Design &amp; Technology of Integrated Systems (DTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Athens, Greece. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible realtime system for broadband time-frequency analysis in 130 NM CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS 2010 - 17th IEEE International Conference on Electronics, Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.251--254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application Specific FPGA Using Heterogeneous Logic Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARC International Symposium on Applied Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Bangkok, Thailand. pp.92-109, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12133-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous-ASIF: An Application Specific Inflexible FPGA using Heterogeneous logic blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Monterey, California, United States. pp.290-290, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1723112.1723181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled placement and routing techniques to improve timing balance of WDDL designs in Mesh-based FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.296--299, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simplification de circuits quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia. pp.2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimization of FPGA area depending on target applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alp Kilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCCAS 2010 - IEEE Asia Pacific Conference on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Kuala Lumpur, Malaysia. pp.308--311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APCCAS.2010.5774849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Datapath-Oriented Tree-based FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Microelectronics (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Cairo, Egypt. pp.403-406, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2010.5696172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and FPGA Implementation of Modular Multiplication Methods Using Cellular Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Tourki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routability driven placement for mesh-based FPGA architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDT 2010 - 5th International Design and Test Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Abu Dhabi, United Arab Emirates. pp.85--90, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2010.5724414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Security of Dual Rail Logic in FPGA Using Controlled Placement and Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Cancun, Mexico. pp.201-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2009.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Tree-based coarse-grained FPGA Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">ASIF: Application Specific Inflexible FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on PhD. Research in MicroElectronics, PRIME'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sydney, Australia. pp.112-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2009.5377657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RME.2009.5201347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298010v1</w:t>
+                <w:t xml:space="preserve">hal-01295122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIF: Application Specific Inflexible FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A New Tree-based coarse-grained FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on PhD. Research in MicroElectronics, PRIME'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.48-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2009.5201347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2009.5377657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295122v1</w:t>
+                <w:t xml:space="preserve">hal-01298010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement and Routing Techniques to Improve Delay Balance of WDDL Netlist in MFPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems - ICECS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.791-794, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2009.5410774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Tree-Based and Mesh-Based Coarse-Grained FPGA Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco. pp.248-251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2009.5418640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Techniques and CAD tools for automated generation of FPGA Layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. pp.141-144, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2008.4595745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Tree Topology for FPGA Interconnect Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLSVLSI ACM Great Lakes Symposium on VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Orlando, Florida, United States. pp.321-326, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1366110.1366186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Allocation of Redundant Operators in Arithmetic Data path Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Munier-Kordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP IEEE International Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bruxelles, Belgium. pp.176-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Methodology and Tools for Exploring Domain-Specific Coarse-grained FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.121-126, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2008.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Data path Optimization using Borrow-Save Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.4-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Layout Generator of Domain Specific FPGA:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Sharjah, United Arab Emirates. pp.183-186, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2008.5393493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of LUT and Cluster Size on a Tree based FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.115-120, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2008.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Coarse-grained FPGA Architecture Exploration Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan. pp.285-288, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2008.4762399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh of Tree: Unifying Mesh and MFPGA for Better Device Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoC ACM/IEEE International Symposium on Networks-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Princeton, United States. pp.243-252, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOCS.2007.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascadable ASIC Prototype for Real Time Time-Frequency Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Noury</w:t>
+                <w:t xml:space="preserve">Data Path Optimization using Redundant Arithmetic and Pattern Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MWSCAS Midwest Symposium on Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311484v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Path Optimization using Redundant Arithmetic and Pattern Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+                <w:t xml:space="preserve">A Cascadable ASIC Prototype for Real Time Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Architectures for Signal and Image Processing (DASIP'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MWSCAS Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montreal, Canada. pp.690-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2007.4488673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265633v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Mesh of Tree Interconnect for FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFPT International Conference on Field-Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Kitakyushu, Japan. pp.269-272, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2007.4439263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Routability Driven Partitioning and Detailed Placement Approach for Multilevel Hierarchical FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Souffleteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Monterey, Californie, United States. pp.225-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus: A procedural circuit description language based upon Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Cairo, Egypt. pp.275-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2007.4497707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic ASIC Architecture for Real Time Time-Frequency Analysis of Non-stationary Large Bandwidth Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMTC IEEE Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Warsaw, Poland. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.2007.379468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Multilevel Hierarchical MFPGA and its suitable configuration tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISVLSI IEEE Computer Society Annual Symposium on Emerging VLSI Technologies and Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Karlsruhe, Germany. pp.263-268, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2006.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration tools for a new multilevel hierarchical FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Monterey, California, United States. pp.229-229, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1117201.1117248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Hierarchical FPGA partitioning methodologies based on architecture Rent Parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Otranto, Italy. pp.85-88, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2006.1689902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.74-77, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilevel hierarchical interconnection structure for FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPGA ACM/SIGDA International Symposium on Field Programmable Gate Arrays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Monterey, California, United States. pp.225-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1117201.1117239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances Improvement of FPGA using Novel Multilevel Hierarchical Interconnection Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAD IEEE/ACM International Conference on Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, San Jose, California, United States. pp.675-679, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD.2006.320012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement of FPGA Using Novel Multilevel Hierarchical Interconnection Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Souillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC 2006 - 2nd International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.117--123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances comparison between Multilevel hierarchical and Mesh FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS IEEE International Conference on Design &amp; Test of Integrated Systems in Nanoscale Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.166-171, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2006.1708712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Scalable Embedded FPGA for SOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCoSoC 2005 - 1st International Workshop on Reconfigurable Communication-centric Systems-on-Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Montpellier, France. pp.74-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Level SoC Energy Analysis Method with Good Accuracy Using Cycle Accurate Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on low power and high-speed chips (COOL Chips VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yokohama, Japan. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy estimation and optimization in architectural descriptions of complex embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microtechnologies for the New Millennium 2005 : VLSI Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Sevilla, Spain. pp.456-466, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical FPGA clustering to improve routability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIME 2005 - IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.165-168, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2005.1543029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Estimation and Optimisation of Embedded Systems using Cycle Accurate Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belen Abril Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Miro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FTFC 2005 - 5èmes Journées d'études Faible Tension Faible Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical FPGA clustering based on multilevel partitioning approach to improve routability and reduce power dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2005 - International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Puebla City, Mexico. pp.21-25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RECONFIG.2005.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de chemins de données par l'utilisation de l'arithmétique redondante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM 2005 - 8èmes Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générateur de netlist de filtres numériques RIF optimisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM 2004 - 7èmes Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Marseille, France. pp.451-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Layout of Scalable Embedded Field Programmable Gate Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEEC 2004 - International Conference on Electrical Electronic and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cairo, Egypt. pp.469-472, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEC.2004.1374502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multiple numeration systems for architecture and design of a high performance FIR filter netlist generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM 2004 - 16th International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Tunis, Tunisia. pp.547-550, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15947,2295 +15959,2295 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Poznan, Poland. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia. pp.603-606, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Estimations in High Level Cycle-Accurate Descriptions of Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Ana-Belén Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dombek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Brno, Czech Republic. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France. pp.162-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and low-power distance computation unit dedicated to neural networks, based on redundant arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Sydney, Australia. pp.878-881, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2001.922378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A family of redundant multipliers dedicated to fast computation for signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Geneva, Switzerland. pp.325-328, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2000.857430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GSM EFR Vocoder on a Configurable DSP Core, A Quantitative Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Dallas, Texas, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power Comb Decimation Filter Using Polyphase Decomposition For Mono-bit Sigma-Delta Analog-to-Digital Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dumonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dumonteix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Dallas, Texas, United States. pp.432-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A System-On-A-Chip for Pattern Recognition Architecture and Design Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Haussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMP 2000 - Fifth International Workshop on Computer Architectures for Machine Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Padova, Italy. pp.155--162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMP.2000.875973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Redundant Arithmetic on Architecture and Design of a High Performance DCT Macro-bloc Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Design of Circuits and Integrated Systems Conference (DCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Montpellier, France. pp.428-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Polyphase Decomposition of Comb Decimation Filters in Sigma-Delta Analog-to-Digital Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dumonteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Rosset-Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits and Systems (MWSCAS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Lansing, MI, United States. pp.432-435, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macro-Block Based Methodology for ASIP Core Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference On Signal Processing Applications and Technologies (ICSPAT'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Orlando, FL, United States. pp.302-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Level Design of a Pattern Recognition System Based on the Gabor Wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-SP Conference on Time-Frequency Time-Scale Analysis (TFTS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Pittsburgh, PA, United States. pp.237-240, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFSA.1998.721405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and VLSI Architectures for Pattern Recognition Based on the Gabor Wavelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal Processing Applications and Technology (ICSPAT'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Toronto, Canada. pp.1455-1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and design Methodology of the RBF-DDA Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Monterey, CA, United States. pp.199-202, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.1998.703974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and synthesis of optimal adders under left-to-right input arrival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching the design of a chip under the Cadence Opus environment using the Alliance cell libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guyot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Workshop on Logic and Architecture Synthesis (IWLAS'97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSE '97 - IEEE International Conference on Microelectronic Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Arlington, VA, United States. pp.81--82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.1997.612556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398573v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hardware Implementation of an RBF Neural Network : Architecture and Design Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ahmad</w:t>
+                <w:t xml:space="preserve">Automatic Generation Of Self Testing ROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Housseine Rejouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing and Technology 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, San Diego, CA, United States. pp.199 - 202</w:t>
+              <w:t xml:space="preserve">4th Mixed Design of Integrated Circuits and Systems (MIXDES'1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Poznan, Poland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627996v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching the design of a chip under the Cadence Opus environment using the Alliance cell libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Modelling and synthesis of optimal adders under left-to-right input arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-J. Abou-Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Derieux</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Houelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE '97 - IEEE International Conference on Microelectronic Systems Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Workshop on Logic and Architecture Synthesis (IWLAS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSE.1997.612556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372841v1</w:t>
+                <w:t xml:space="preserve">hal-01398573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Of Self Testing ROM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Housseine Rejouan</w:t>
+                <w:t xml:space="preserve">A Hardware Implementation of an RBF Neural Network : Architecture and Design Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Mixed Design of Integrated Circuits and Systems (MIXDES'1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Poznan, Poland. pp.1-5</w:t>
+              <w:t xml:space="preserve">International Conference on Signal Processing and Technology 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, San Diego, CA, United States. pp.199 - 202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627800v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time driven adder generator architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Houelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFIP International Conference on Very Large Scale Integration (VLSI'97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Gramado, RS, Brazil. pp.453-463, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-35311-1_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18245,159 +18257,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high performance GHASH for pipelined AES-GCM using FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingshan Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/SIGDA International Symposium on Field-Programmable Gate Arrays, FPGA '14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Monterey, CA, United States. ACM, pp.242-242, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554688.2554709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18407,307 +18419,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Design Methodologies for Tree-based FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinod Pangracious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 350, 2015, Lecture Notes in Electrical Engineering, 978-3-319-19173-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19174-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Based Heterogeneous FPGA Architectures, Application Specific Exploration and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2012, 978-1-4614-3593-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-3594-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Specific Mesh-based Heterogeneous FPGA Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husain Parvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 202, 2011, 978-1-4419-7927-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7928-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18717,122 +18729,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de traitement numérique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] lip6.2001.021, LIP6. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId405"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18979,51 +18991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-018-9207-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Chtourou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Pangracious" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Turki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9155-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369161v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369167v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MM.2014.57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014040104" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/827613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Parvez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.12.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50FMWPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/853510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/802436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.06.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3D81PCD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197270v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000832.2000836" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/121404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mrabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/259837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210701828069" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Abril Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gobert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.203-233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P6LMMJ4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/82.974776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014712v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aberbour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/92.661253" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568322" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.77" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16214-0_37" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Beltaief" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865455" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Mohammad Obeid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Manzoor Qasim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed S. Bensaleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tuna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.44" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Marrakchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948901" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893213" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554747" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2013.6702342" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Bahri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513683.2513686" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732288" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKSB22TK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2013.6563341" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2013.6675273" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718380" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573575" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483028.2483130" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoolChips.2013.6547925" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7RST5XQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2013.6683951" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232984" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380693" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01058039v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416765" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286036v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981528" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_23" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZZPBHG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284605v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941426" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724501" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290708v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12133-3_11" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVQGSDSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1723112.1723181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774878" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372836v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Marrakchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774849" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292069v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696172" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372834v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724414" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.44" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201347" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295122v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2009.5377657" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410774" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2009.5418640" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301526v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2008.4595745" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301523v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366110.1366186" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301529v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.53" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299216v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2008.5393493" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299218v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.28" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2008.4762399" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.27" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311484v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durbin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tissot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488673" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439263" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311525v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souffleteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311481v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379468" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338233v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338217v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117248" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689902" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338253v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708687" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souillot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117239" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2006.320012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372838v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708712" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419656v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105834v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608256" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419664v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418349v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2005.23" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374502" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434721" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544286v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Ana-Bel&#233;n Abril" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571016v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bajot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922378" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573053v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857430" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572597v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572598v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372840v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haussy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalande" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2000.875973" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572708v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951676" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574075v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618062v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gari&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721405" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618074v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618369v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.703974" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Abou-Samra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627996v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmad" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372841v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612556" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseine Rejouan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_37" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369142v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19174-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3594-5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7928-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545594v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-018-9207-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLSBCK0K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Chtourou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Pangracious" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2015.11.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Turki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-014-9155-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cdt.2014.0151" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MM.2014.57" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014040104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/827613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372616v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouattara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Doyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2013.12.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/853510" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husain Parvez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2012.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50FMWPS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Pagliarini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Matherat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.06.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/802436" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nascimento Pagliarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2012.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3D81PCD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2000832.2000836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/121404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder Mrabet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/259837" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207210701828069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belen Abril Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Miro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.203-233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-P6LMMJ4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/82.974776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aberbour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Houelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/92.661253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568322" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2016.77" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16214-0_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Beltaief" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850673" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tuna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2014.44" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865455" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372614v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulfattah Mohammad Obeid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Manzoor Qasim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed S. Bensaleh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948927" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2014.7152149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Marrakchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2014.6948901" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372620v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850671" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2014.6893213" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554747" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01062075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC.2013.6702342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Bahri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513683.2513686" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_24" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RKSB22TK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2013.6563341" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSoC.2013.6675273" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718380" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873274v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573575" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483028.2483130" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873268v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoolChips.2013.6547925" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_20" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7RST5XQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IITC.2013.6615570" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36812-7_19" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934833v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2013.6683951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232984" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818231v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2012.6380693" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01058039v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416765" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981528" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286069v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19475-7_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZZPBHG3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Noury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290708v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12133-3_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VVQGSDSQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1723112.1723181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372837v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774878" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Marrakchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APCCAS.2010.5774849" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696172" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2010.5724414" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.44" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295122v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2009.5377657" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298010v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2009.5201347" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294427v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410774" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295097v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2009.5418640" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301526v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2008.4595745" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366110.1366186" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301529v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.53" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2008.5393493" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299218v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2008.28" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301527v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2008.4762399" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305788v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOCS.2007.27" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311484v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durbin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tissot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2007.4488673" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2007.4439263" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311525v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Souffleteau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305970v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupuis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2007.4497707" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311481v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2007.379468" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117248" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338243v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689902" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338253v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708687" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Souillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1117201.1117239" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338460v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD.2006.320012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2006.1708712" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419656v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105834v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083441v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608256" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419664v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1543029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418349v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372839v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RECONFIG.2005.23" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521128v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEC.2004.1374502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498583v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434721" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544286v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Ana-Bel&#233;n Abril" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dombek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bajot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2001.922378" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573053v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2000.857430" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572597v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572598v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Rosset-Lou&#235;rat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372840v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haussy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lalande" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMP.2000.875973" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572708v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951676" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574075v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618062v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gari&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFSA.1998.721405" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618074v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618369v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.1998.703974" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372841v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Derieux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612556" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627800v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Housseine Rejouan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Abou-Samra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627996v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ahmad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396484v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35311-1_37" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369142v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19174-4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272904v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3594-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7928-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545594v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>