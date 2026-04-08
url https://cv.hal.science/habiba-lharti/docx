--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of rock mass heterogeneities in unsaturated karst using geophysics, clustering and geostatistics</w:t>
+                <w:t xml:space="preserve">A decade of geophysical monitoring to help conserve the Lascaux cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 350, pp.107994. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.107994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997958v1</w:t>
+                <w:t xml:space="preserve">hal-05122837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modelling of rock mass heterogeneities in unsaturated karst using geophysics, clustering and geostatistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Lharti</w:t>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 350, pp.107994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.107994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208939v1</w:t>
+                <w:t xml:space="preserve">hal-04997958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geological heterogeneities on thermal behaviour of Lascaux Cave for conservation purposes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Short-term durability and environmental integration of dredged sediment-based concrete in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lacanette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Riss</w:t>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Mauriac</w:t>
+                <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 242, pp.126863. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 492, pp.143104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998057v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of geophysical monitoring to help conserve the Lascaux cave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Sirieix</w:t>
+                <w:t xml:space="preserve">Influence of geological heterogeneities on thermal behaviour of Lascaux Cave for conservation purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Verdet</w:t>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Riss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habiba Lharti</w:t>
+                <w:t xml:space="preserve">Muriel Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357 (G1), pp.265-281. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.126863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.126863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122837v1</w:t>
+                <w:t xml:space="preserve">hal-04998057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Effect of Recycled Glass Fiber Reinforced Polymer on the Mechanical Strengths of Cement Mortar</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wendlassida Kaboré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Bitouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a rock mass based on electrical resistivity data: the choice of clustering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Lharti</w:t>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Sirieix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234 (1), pp.439-452. </w:t>
@@ -1059,103 +1059,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation à court terme des performances de bétons à base de sédiments de dragage en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2025 - 43èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Aix-Marseille, France. </w:t>
@@ -1193,103 +1193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Faceted Approach for 3D Thermophysical Characterisation of Geological Heterogeneity in a Rock-Mass for Heat Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG 2024 30th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Helsinki, France. pp.1-5, </w:t>
@@ -1327,90 +1327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermique des matériaux environnant la grotte de Lascaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de génie civil (RUGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1444,103 +1444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés thermiques du massif de Lascaux par méthodes inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Lharti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Lharti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Colette Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e Congrès Français de Thermique Thermique et Agroressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1559,287 +1559,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Methods Applied to Electrical Resistivity Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Choix d’une méthode de classification pour la partition d’un massif rocheux à partir de TRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Riss</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Siriex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202220042⟩</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.02004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234202004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814699v1</w:t>
+                <w:t xml:space="preserve">hal-04814521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d’une méthode de classification pour la partition d’un massif rocheux à partir de TRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clustering Methods Applied to Electrical Resistivity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Riss</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Verdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.02004, </w:t>
+              <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234202004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202220042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814521v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1857,51 +1857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation thermo-physique des matériaux dans un milieu hétérogène. Application à la grotte de Lascaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Lharti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics]. Université de Bordeaux, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023BORD0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107994" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mauriac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126863" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05122837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lharti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.47" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Siriex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234202004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05122837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verdet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Riss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Lharti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.107994" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mauriac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.126863" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04794842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wendlassida Kabor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bitouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/eng5040154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lharti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05244835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.64" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202420021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.47" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Siriex" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234202004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04353103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023BORD0304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>