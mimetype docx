--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -202,706 +202,706 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent wear modeling approach based on damage accumulation</w:t>
+                <w:t xml:space="preserve">Steady-State Algorithm with Structural Periodicity: Application to Computation of Railways’ Ballast Plastic Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Caradec</w:t>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+                <w:t xml:space="preserve">Siegfried Maiolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105583⟩</w:t>
+              <w:t xml:space="preserve">Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geotechnics6010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484368v1</w:t>
+                <w:t xml:space="preserve">hal-05576255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From emissions to resources: mitigating the critical raw material supply chain vulnerability of renewable energy technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thermodynamically consistent wear modeling approach based on damage accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Mertens</w:t>
+                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo Dewulf</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13563-024-00425-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.105583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458200v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of high cycle fretting wear using an implicit adaptive cycle jump</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">From emissions to resources: mitigating the critical raw material supply chain vulnerability of renewable energy technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Dewulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Prabel</w:t>
+                <w:t xml:space="preserve">Ronnie Belmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 522, pp.204703. </w:t>
+              <w:t xml:space="preserve">Mineral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.669-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13563-024-00425-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04218053v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical characteristics of a Zr based metallic glass under dynamic conditions by dynamic predeformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element simulation of high cycle fretting wear using an implicit adaptive cycle jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bayard</w:t>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blétry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2022.133219⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 522, pp.204703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562822v1</w:t>
+                <w:t xml:space="preserve">cea-04218053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based strategy for fatigue analysis in presence of general multi-axial time varying loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving mechanical characteristics of a Zr based metallic glass under dynamic conditions by dynamic predeformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zepeng Ma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marc Blétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.105367. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.133219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2022.133219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421856v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographic approach for high cycle fatigue of seam welded steel joints under variable amplitude loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -942,1154 +942,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWR effect on crack initiation under equi-biaxial loading development of the experiment</w:t>
+                <w:t xml:space="preserve">An energy-based strategy for fatigue analysis in presence of general multi-axial time varying loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gourdin</w:t>
+                <w:t xml:space="preserve">Zepeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Perez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2019060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.105367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990711v1</w:t>
+                <w:t xml:space="preserve">hal-02421856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWR EFFECT ON CRACK INITIATION UNDER EQUI-BIAXIAL LOADING: DEVELOPMENT OF THE EXPERIMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">PWR effect on crack initiation under equi-biaxial loading development of the experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Perez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphan Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+                <w:t xml:space="preserve">Jean Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 213, pp.571-580. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988357v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting wear of a nitrided 316L/304L contact subject to in-phase normal force fluctuation in dry and lithium-boron solution: An R P -friction energy wear approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PWR EFFECT ON CRACK INITIATION UNDER EQUI-BIAXIAL LOADING: DEVELOPMENT OF THE EXPERIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marc</w:t>
+                <w:t xml:space="preserve">Grégory Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fouvry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.01.075⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.571-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2018.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616750v1</w:t>
+                <w:t xml:space="preserve">hal-03988357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring damage kinetics in short glass fibre reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Nouri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.63 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable time step estimates for NURBS-based explicit dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fretting wear of a nitrided 316L/304L contact subject to in-phase normal force fluctuation in dry and lithium-boron solution: An R P -friction energy wear approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Adam</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">C. Phalippou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 376-377, pp.690 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.01.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215790v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-axial Fatigue Criteria with Length Scale and Gradient Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Zepeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.60 - 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and reduced numerical integrations for NURBS-based isogeometric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Stable time step estimates for NURBS-based explicit dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.R.J. Hughes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Isogeometric Analysis Special Issue, 284, pp.732-761. </w:t>
+              <w:t xml:space="preserve">, 2015, 295, pp.581-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214741v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements. Part II: Plates and shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Selective and reduced numerical integrations for NURBS-based isogeometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R.J. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Isogeometric Analysis Special Issue, 284, pp.732-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01214737v1</w:t>
+                <w:t xml:space="preserve">hal-01214741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q.S. Nguyen</w:t>
+                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements. Part II: Plates and shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324537v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue design of railway wheels: a probabilistic approach</w:t>
               </w:r>
@@ -2101,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mac Lan Nguyen Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,260 +2207,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements, Part I: Beams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.06.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214738v1</w:t>
+                <w:t xml:space="preserve">hal-01216167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements, Part I: Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the behavior and the low cycle fatigue life of a welded structure</w:t>
               </w:r>
@@ -2476,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2631,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Flandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (4), </w:t>
@@ -2719,1497 +2728,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth characterisation of A356-T7 aluminum alloy under thermo-mechanical fatigue loading</w:t>
+                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Merhy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Augustins</w:t>
+                <w:t xml:space="preserve">M.H. Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904426v1</w:t>
+                <w:t xml:space="preserve">hal-01324537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue models for short glass fibre reinforced polyamide. Part II: Fatigue life estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit integration procedure for an elasto-viscoplastic model and its application to thermomechanical fatigue design of automotive parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.155-165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.01.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp 382 - 389, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-parameter Fatigue Equivalence Loadings for Specification Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crack growth characterisation of A356-T7 aluminum alloy under thermo-mechanical fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Quesson</w:t>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05137090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of temperature and relative humidity on the time-dependent mechanical behaviour of a short glass fibre reinforced polyamide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-parameter Fatigue Equivalence Loadings for Specification Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778275v1</w:t>
+                <w:t xml:space="preserve">hal-05137090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and temperature gradients thermomechanics: Dissipation, heat conduction inequality and heat equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling the influence of temperature and relative humidity on the time-dependent mechanical behaviour of a short glass fibre reinforced polyamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp 1 - 10, issn = "0167-6636", url = "http://www.sciencedirect.com/science/article/pii/S016766361200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720568v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour of structures under thermomechanical loadings: Application to exhaust manifolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entropy and temperature gradients thermomechanics: Dissipation, heat conduction inequality and heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.11.012⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (6), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00676003v1</w:t>
+                <w:t xml:space="preserve">hal-00720568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyclic steady-state method for fatigue crack propagation: Evaluation of plasticity-induced crack closure in 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.M. Maitournam</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour of structures under thermomechanical loadings: Application to exhaust manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit À La Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725063v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale fatigue life model for complex cyclic multiaxial loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">A cyclic steady-state method for fatigue crack propagation: Evaluation of plasticity-induced crack closure in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Lê Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Krebs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Galtier</w:t>
+                <w:t xml:space="preserve">H.M. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (17), pp.2301-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.08.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525572v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behaviour of short glass fiber reinforced polyamide: experimental study and constitutive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Launay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.1267-1293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale fatigue life model for complex cyclic multiaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fraux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2010012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.232-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525667v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yves Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hernan Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,1004 +4175,1004 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Alquezar-Getan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (8), p. : 082101-1 082101-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.3205026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior of short glass fiber reinforced polyamide for fatigue life prediction of automotive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Launay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.901-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New flow rules in elasto-viscoplastic constitutive models for spheroidal graphite cast-iron</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26, pp.905-924. </w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal/2010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481350v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior and energy approach of the fatigue of Shape Memory Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New flow rules in elasto-viscoplastic constitutive models for spheroidal graphite cast-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.905-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2009.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419727v1</w:t>
+                <w:t xml:space="preserve">hal-00481350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (19), pp.2626-2636. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.395-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2009.4.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525603v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Design of Notched Components with Stress Gradients and Cyclic Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Flavenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (9), pp.750-754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/jomms.2009.4.395⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (19), pp.2626-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377218v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur Diesel en fonte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclic behavior and energy approach of the fatigue of Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp. 395-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00329593v1</w:t>
+                <w:t xml:space="preserve">hal-00419727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-cycle fatigue life model for variable amplitude multiaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jabbado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (1), pp 67-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,2672 +5212,2818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments-finis étendus pour la modélisation des structures soudées par points</w:t>
+                <w:t xml:space="preserve">A CRACKED BEAM FINITE ELEMENT FOR ROTATING SHAFT DYNAMICS AND STABILITY ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Burry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saber El Arem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Billotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2008012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.893-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418568v1</w:t>
+                <w:t xml:space="preserve">hal-00408873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRACKED BEAM FINITE ELEMENT FOR ROTATING SHAFT DYNAMICS AND STABILITY ANALYSIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Éléments-finis étendus pour la modélisation des structures soudées par points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Billotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp 103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the residual state of friction stir welded plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur Diesel en fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bastier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Mac Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 200 (1-3), pp 25-37. </w:t>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.341-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.10.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/metal:2008050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418564v1</w:t>
+                <w:t xml:space="preserve">hal-00329593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élément fini de poutre fissurée application à la dynamique des arbres tournants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of the residual state of friction stir welded plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/REMN.16.643-663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 200 (1-3), pp 25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421768v1</w:t>
+                <w:t xml:space="preserve">hal-00418564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state thermomechanical modelling of friction stir welding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un élément fini de poutre fissurée application à la dynamique des arbres tournants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber El Arem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/174329306X102093⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.643-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/REMN.16.643-663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419734v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct method for the solution of evolution problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334 (5), pp.317-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du Friction Stir Welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15, pp.41-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.41-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Steady state thermomechanical modelling of friction stir welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp. 278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329306X102093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2005039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377272v1</w:t>
+                <w:t xml:space="preserve">hal-00419734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Comte</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2005039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111448v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical rolling contact fatigue study on the 32CrMoV13 steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Angelo Mourão Dias</w:t>
+                <w:t xml:space="preserve">Frédéric Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00797.x⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111417v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Ekberg, Kabo and Andersson calculation of the Dang Van high cycle fatigue limit for rolling contact fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical rolling contact fatigue study on the 32CrMoV13 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Angelo Mourão Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ciavarella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Henri-Paul Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 27, pp.523-526. </w:t>
+              <w:t xml:space="preserve">, 2004, 27, pp.811-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00772.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111418v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new computational method for the simulation of periodic structures subjected to moving loads: application to vented brake disks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Ekberg, Kabo and Andersson calculation of the Dang Van high cycle fatigue limit for rolling contact fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.627-636. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27, pp.523-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.13.627-636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00772.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111419v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t>
+                <w:t xml:space="preserve">On a new computational method for the simulation of periodic structures subjected to moving loads: application to vented brake disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mac Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.627-636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111401v1</w:t>
+                <w:t xml:space="preserve">hal-00111419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and cellular differentiation: a physical-biochemical conundrum? The example of the hand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0306-9877(03)00102-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111386v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Growth and cellular differentiation: a physical-biochemical conundrum? The example of the hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent H Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Steayert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t>
+              <w:t xml:space="preserve">Medical Hypotheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-9877(03)00102-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00111385v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling contact in railways: modelling, simulation and damage prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26, pp.939-948. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00698.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00111392v1</w:t>
+                <w:t xml:space="preserve">hal-00111385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de calcul de structures soumises a des chargements mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rolling contact in railways: modelling, simulation and damage prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.247-261. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26, pp.939-948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111353v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some recent trends in modelling of contact fatigue and wear in rail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Détermination de la réponse asymptotique d'une structure anélastique sous chargement thermomécanique cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330, pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01516-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1648(02)00104-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111361v1</w:t>
+                <w:t xml:space="preserve">hal-00111359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la réponse asymptotique d'une structure anélastique sous chargement thermomécanique cyclique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On some recent trends in modelling of contact fatigue and wear in rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 253, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1648(02)00104-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01516-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111359v1</w:t>
+                <w:t xml:space="preserve">hal-00111361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle en fatigue polycyclique anisotherme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une méthode de calcul de structures soumises a des chargements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.247-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00049-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00111301v1</w:t>
+                <w:t xml:space="preserve">hal-00111353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par équations intégrales du frottement sur un demi-espace élasto-plastique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H.M. Maitournam</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle en fatigue polycyclique anisotherme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 328 (5), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00049-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12506559.1998.11690470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111253v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new method of evaluation of the inelastic state due to moving contact</w:t>
+                <w:t xml:space="preserve">Modélisation par équations intégrales du frottement sur un demi-espace élasto-plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Maouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ky Dang Van</w:t>
+                <w:t xml:space="preserve">Guy Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1648(96)07428-5⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (1-3), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12506559.1998.11690470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111576v1</w:t>
+                <w:t xml:space="preserve">hal-00111253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure rolling contact: steady state flow analysis and comparison with experimental data</w:t>
+                <w:t xml:space="preserve">On a new method of evaluation of the inelastic state due to moving contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hanus</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nada Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 203-204, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1648(96)07428-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111520v1</w:t>
+                <w:t xml:space="preserve">hal-00111576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pressure rolling contact: steady state flow analysis and comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 33, pp.3739-3753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic analysis of repeated moving contact - Application to railways damage phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 196 (1-2), pp.77-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0043-1648(95)06864-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7929,5665 +8033,5665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based wear model using the thick level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Contact Mechanics International Symposium (CMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of high cycle fretting wear using an implicit integration scheme and an adaptive cycle jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Wear of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04482514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced model for conical contact dedicated to flexible multi-body dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NODYCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04504800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717662v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of fretting wear using an adaptive cycle jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2022 - 11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717664v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04516233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04516233v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la rupture ductile par approche locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwane Kebiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'indicateurs physiques d'endommagement localisé pour les assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR effect on crack initiation under equi-biaxial loading development of the experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR Effect on Crack Initiation Under Equi-biaxial Loading: First tests with a particular fatigue device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement des verres métalliques par une approche phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thurieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration réduite d'un élément de coque isogéométrique de type Reissner-Mindlin dans le cadre de l'analyse non-linéaire par T-splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Gradient Plasticity Models: Formulation and Application in Micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam National Conference on Engineering Mechanics (35th Anniversary of Institute of Mechanics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation d'un élément coque en analyse isogéométrique pour la simulation du choc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717841v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Fatigue Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conference on Fatigue Design,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formulation d'un élément coque en analyse isogéométrique pour la simulation du choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717037v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA, 11th National Symposium on Mechanical Structure Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du procédé d'injection dans la simulation mécanique de thermoplastiques chargés en fibres de verre courtes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comportement asymptotique des structures soumises à des chargements thermo-mécaniques cycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592881v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement asymptotique des structures soumises à des chargements thermo-mécaniques cycliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence du procédé d'injection dans la simulation mécanique de thermoplastiques chargés en fibres de verre courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592936v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis of catenary contact wires for high speed trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M.L. Nguyen Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balmès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th World Congress on Railway Research (Lille, France, 22-26 may 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Merhy</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis Augustins</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525734v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579802v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525723v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525702v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application de la méthode Arlequin au dimensionnement à la fatigue des structures soudées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Trang Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391467v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode Arlequin au dimensionnement à la fatigue des structures soudées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413607v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Comportement élastoviscoplastique d'une fonte GS et son intégration numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192929v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">éléments finis étendus pour la modélisation des structures soudées par points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165827v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement élastoviscoplastique d'une fonte GS et son intégration numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.283-288</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487614v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éléments finis étendus pour la modélisation des structures soudées par points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495777v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche eulérienne et interaction fluide-structure pour la simulation du Friction Stir Welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une méthode directe de détermination de réponse transitoire: application à un problème thermomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mac Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling attemps to predict fretting fatigue life in turbine components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nato RTA/ATV Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Williamsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle de la fatigue des structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la rugosité dans le prévision de la tenue en fatigue des roulements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Peyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Giens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">22es Journées de printemps de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116382v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un algorithme stationnaire pour la simulation de structures périodiques soumises à des chargements mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unknown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, France. pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la rugosité dans le prévision de la tenue en fatigue des roulements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Analyse fréquentielle de la fatigue des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22es Journées de printemps de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Senlis, France</w:t>
+              <w:t xml:space="preserve">Colloque de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117681v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fatigue des matériaux à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulon, France. pp.413-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the stabilized response of a structure undergoing cyclic thermal-mechanical loads by a direct cyclic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houari Mechkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ABAQUS Users Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un disque de frein automobile par une méthode de calcul eulérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulon, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une méthode de calcul de structures soumises à des chargements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CSMA (Computational Structural Mechanics Association ) de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Giens, France. pp.351-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116181v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified approach for low and high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unknown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merrien</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00116182v1</w:t>
+                <w:t xml:space="preserve">hal-00116184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de calcul de structures soumises à des chargements mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Détermination de cycle limite par une méthode cyclique directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaombalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CSMA (Computational Structural Mechanics Association ) de Giens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. pp.335-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116165v1</w:t>
+                <w:t xml:space="preserve">hal-00116164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified approach for low and high cycle fatigue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.875-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116184v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de cycle limite par une méthode cyclique directe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France. pp.335-342</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116164v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on scales of materials description in fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 382 : Fatigue Life in Gigacycle Regime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral equation formulation for steady-state repeated rolling and sliding contact on elastic-plastic bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on boundary elements (Palaiseau, May 26-29).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of drilling parameters of a PDC bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unknown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Unknown, France. pp.301-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812839640_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling residual stresses in weldments of work-hardened aluminum alloys with microstructural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Community on Computational Methods in Applied Sciences (ECCOMAS) 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, London, United Kingdom. pp.652-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles rhéologiques par programmation génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collogue de Giens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Giens, France. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par équations intégrales du frottement sur un demi-espace élasto-plastique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tentative approach for modelling crack initiation in fatigue phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 346: Fretting Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary identification of rheological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPERSYS 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orlando, United States. pp.465-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13597,218 +13701,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERN - European Organization for Nuclear Research, 441 p., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10125170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et structures anélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-2-7302-1645-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13818,672 +13922,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduced Integration for Reissner-Mindlin Non-linear Shell Analysis Using T-Splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert Jüttler, Bernd Simeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isogeometric Analysis and Applications 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computational Science and Engineering (107), Springer International Publishing, pp.103-125, 2015, 978-3-319-23315-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23315-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new methodology for quantitative modeling of fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.W. Hoeppner; V. Chandrasekaran; C.B. Elliott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fretting Fatigue: Current Technologies and Practices (ASTM STP 1367)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Testing and Materials, pp.538-552, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP14753S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements applications: numerical tools and specific fatigue problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Dang Van, I. V. Papadopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Cycle Metal Fatigue, from theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 392, Springer-Verlag, pp.169-187, 1999, 9783211831441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of drilling parameters of a PDC bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Rock Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.578-580, 1998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812839640_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric and non-parametric identification of macro-mechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Quadraglia; J. Périaux; C. Poloni; G. Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Algorithms and Evolution Strategies in Engineering and Computer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.327-340, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary identification of macro-mechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Angeline; J. Kinnear. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Genetic Programming II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.467-488, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14493,91 +14597,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des structures anélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 260 p., Editions de l'Ecole Polytechnique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14587,105 +14691,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sous chargements mobiles : aspects mécaniques et fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris VI, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01215797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14753,51 +14857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53CC9DE1"/>
+    <w:nsid w:val="9A6C861F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14984,51 +15088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ022TNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Maiolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics6010029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ022TNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>