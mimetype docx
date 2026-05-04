--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2078,260 +2078,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue design of railway wheels: a probabilistic approach</w:t>
+                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mac Lan Nguyen Tajan</w:t>
+                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216187v1</w:t>
+                <w:t xml:space="preserve">hal-01216167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue design of railway wheels: a probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
+                <w:t xml:space="preserve">Mac Lan Nguyen Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1136-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements, Part I: Beams</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fibre reinforced polyamide. Part II: Fatigue life estimation</w:t>
+                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
@@ -2889,311 +2889,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp 382 - 389, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778281v1</w:t>
+                <w:t xml:space="preserve">hal-00778277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit integration procedure for an elasto-viscoplastic model and its application to thermomechanical fatigue design of automotive parts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fibre reinforced polyamide. Part II: Fatigue life estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Rémy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.01.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815505v1</w:t>
+                <w:t xml:space="preserve">hal-00778281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Launay</w:t>
+                <w:t xml:space="preserve">An implicit integration procedure for an elasto-viscoplastic model and its application to thermomechanical fatigue design of automotive parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2012.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778277v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth characterisation of A356-T7 aluminum alloy under thermo-mechanical fatigue loading</w:t>
               </w:r>
@@ -3308,64 +3308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter Fatigue Equivalence Loadings for Specification Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.1267-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (1), pp.901-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4529,51 +4529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New flow rules in elasto-viscoplastic constitutive models for spheroidal graphite cast-iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,272 +4769,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Design of Notched Components with Stress Gradients and Cyclic Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Flavenot</w:t>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (19), pp.2626-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487509v1</w:t>
+                <w:t xml:space="preserve">hal-00525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue Design of Notched Components with Stress Gradients and Cyclic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Moumni</w:t>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roger</w:t>
+                <w:t xml:space="preserve">Jean-François Flavenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (19), pp.2626-2636. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.750-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525603v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior and energy approach of the fatigue of Shape Memory Alloys</w:t>
               </w:r>
@@ -5109,483 +5109,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-cycle fatigue life model for variable amplitude multiaxial loading</w:t>
+                <w:t xml:space="preserve">A CRACKED BEAM FINITE ELEMENT FOR ROTATING SHAFT DYNAMICS AND STABILITY ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jabbado</w:t>
+                <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (1), pp 67-75. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (5), pp.893-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01201.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418562v1</w:t>
+                <w:t xml:space="preserve">hal-00408873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRACKED BEAM FINITE ELEMENT FOR ROTATING SHAFT DYNAMICS AND STABILITY ANALYSIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber El Arem</w:t>
+                <w:t xml:space="preserve">A high-cycle fatigue life model for variable amplitude multiaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jabbado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (1), pp 67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2007.01201.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/jomms.2008.3.893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments-finis étendus pour la modélisation des structures soudées par points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise au point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur Diesel en fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Burry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Mac Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal:2008050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2008012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418568v1</w:t>
+                <w:t xml:space="preserve">hal-00329593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur Diesel en fonte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+                <w:t xml:space="preserve">Éléments-finis étendus pour la modélisation des structures soudées par points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mac Lan Nguyen-Tajan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Métallurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.341-346. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp 103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metal:2008050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2008012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329593v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the residual state of friction stir welded plates</w:t>
               </w:r>
@@ -5597,64 +5597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 200 (1-3), pp 25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5700,51 +5700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un élément fini de poutre fissurée application à la dynamique des arbres tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber El Arem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,420 +5785,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct method for the solution of evolution problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Mac Lan Nguyen</w:t>
+                <w:t xml:space="preserve">Steady state thermomechanical modelling of friction stir welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bastier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.007⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp. 278-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/174329306X102093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111464v1</w:t>
+                <w:t xml:space="preserve">hal-00419734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du Friction Stir Welding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Roger</w:t>
+                <w:t xml:space="preserve">A direct method for the solution of evolution problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.15.41-52⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (5), pp.317-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111505v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state thermomechanical modelling of friction stir welding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bastier</w:t>
+                <w:t xml:space="preserve">Modélisation numérique du Friction Stir Welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Roger</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (3), pp. 278-288. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/174329306X102093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.41-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419734v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,1548 +6482,1536 @@
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27, pp.811-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Ekberg, Kabo and Andersson calculation of the Dang Van high cycle fatigue limit for rolling contact fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27, pp.523-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2004.00772.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new computational method for the simulation of periodic structures subjected to moving loads: application to vented brake disks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mac Lan Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.13.627-636⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (2), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111419v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+                <w:t xml:space="preserve">On a new computational method for the simulation of periodic structures subjected to moving loads: application to vented brake disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mac Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2003.11.005⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-7), pp.627-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.13.627-636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111401v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and cellular differentiation: a physical-biochemical conundrum? The example of the hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent H Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent H Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">C. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stolz</w:t>
+                <w:t xml:space="preserve">J. M. Steayert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Hypotheses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61, pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0306-9877(03)00102-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26, pp.561-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00675.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling contact in railways: modelling, simulation and damage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26, pp.939-948. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00698.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-2695.2003.00698.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la réponse asymptotique d'une structure anélastique sous chargement thermomécanique cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330, pp.703-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01516-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some recent trends in modelling of contact fatigue and wear in rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 253, pp.219-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1648(02)00104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul de structures soumises a des chargements mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.247-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle en fatigue polycyclique anisotherme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (5), pp.373-379. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00049-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1620-7742(00)00049-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par équations intégrales du frottement sur un demi-espace élasto-plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7 (1-3), pp.131-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12506559.1998.11690470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new method of evaluation of the inelastic state due to moving contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 203-204, pp.139-147. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1648(96)07428-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1648(96)07428-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure rolling contact: steady state flow analysis and comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 33, pp.3739-3753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic analysis of repeated moving contact - Application to railways damage phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 196 (1-2), pp.77-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0043-1648(95)06864-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0043-1648(95)06864-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8033,51 +8021,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based wear model using the thick level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8119,100 +8107,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Contact Mechanics International Symposium (CMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of high cycle fretting wear using an implicit integration scheme and an adaptive cycle jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,87 +8228,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Wear of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04482514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced model for conical contact dedicated to flexible multi-body dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,87 +8323,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NODYCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04504800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,100 +8418,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of fretting wear using an adaptive cycle jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8551,100 +8539,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2022 - 11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8672,73 +8660,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04516233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8793,181 +8781,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la rupture ductile par approche locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwane Kebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'indicateurs physiques d'endommagement localisé pour les assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8976,106 +8964,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR effect on crack initiation under equi-biaxial loading development of the experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9084,123 +9072,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Christophe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR Effect on Crack Initiation Under Equi-biaxial Loading: First tests with a particular fatigue device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9259,87 +9247,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement des verres métalliques par une approche phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thurieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,73 +9342,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration réduite d'un élément de coque isogéométrique de type Reissner-Mindlin dans le cadre de l'analyse non-linéaire par T-splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9462,73 +9450,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Gradient Plasticity Models: Formulation and Application in Micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9557,371 +9545,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam National Conference on Engineering Mechanics (35th Anniversary of Institute of Mechanics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Fatigue Criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Q.S. Nguyen</w:t>
+                <w:t xml:space="preserve">Formulation d'un élément coque en analyse isogéométrique pour la simulation du choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conference on Fatigue Design,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, senlis, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324540v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation d'un élément coque en analyse isogéométrique pour la simulation du choc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Gradient Fatigue Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">5th Int. Conference on Fatigue Design,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717841v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9950,181 +9938,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA, 11th National Symposium on Mechanical Structure Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement asymptotique des structures soumises à des chargements thermo-mécaniques cycliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du procédé d'injection dans la simulation mécanique de thermoplastiques chargés en fibres de verre courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10166,734 +10154,734 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis of catenary contact wires for high speed trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Massat</w:t>
+                <w:t xml:space="preserve">T.M.L. Nguyen Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balmès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th World Congress on Railway Research (Lille, France, 22-26 may 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oger</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525723v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525702v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Launay</w:t>
+                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579802v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Rémy</w:t>
+                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Augustins</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
+              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525734v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode Arlequin au dimensionnement à la fatigue des structures soudées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Trang Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10948,87 +10936,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement élastoviscoplastique d'une fonte GS et son intégration numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,182 +11061,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éléments finis étendus pour la modélisation des structures soudées par points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Billotey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,103 +11265,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192929v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11402,345 +11390,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165827v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche eulérienne et interaction fluide-structure pour la simulation du Friction Stir Welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une méthode directe de détermination de réponse transitoire: application à un problème thermomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mac Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling attemps to predict fretting fatigue life in turbine components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernan Arrieta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11755,1943 +11743,1943 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nato RTA/ATV Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Williamsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la rugosité dans le prévision de la tenue en fatigue des roulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
+                <w:t xml:space="preserve">Ton Lubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Peyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22es Journées de printemps de la SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un algorithme stationnaire pour la simulation de structures périodiques soumises à des chargements mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">Analyse fréquentielle de la fatigue des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Maestro</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unknown</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Unknown, France. pp.493-500</w:t>
+              <w:t xml:space="preserve">Colloque de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116385v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fréquentielle de la fatigue des structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
+                <w:t xml:space="preserve">Développement d'un algorithme stationnaire pour la simulation de structures périodiques soumises à des chargements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ky Dang Van</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Maestro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Giens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France. pp.191-198</w:t>
+              <w:t xml:space="preserve">Unknown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Unknown, France. pp.493-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116382v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la fatigue des matériaux à mémoire de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulon, France. pp.413-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the stabilized response of a structure undergoing cyclic thermal-mechanical loads by a direct cyclic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Mechkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ABAQUS Users Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un disque de frein automobile par une méthode de calcul eulérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulon, France. pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de calcul de structures soumises à des chargements mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CSMA (Computational Structural Mechanics Association ) de Giens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Giens, France. pp.351-358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified approach for low and high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unknown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de cycle limite par une méthode cyclique directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaombalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">H. P. Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.875-882</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116181v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.875-882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coelho</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00116182v1</w:t>
+                <w:t xml:space="preserve">hal-00116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on scales of materials description in fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 382 : Fatigue Life in Gigacycle Regime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral equation formulation for steady-state repeated rolling and sliding contact on elastic-plastic bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on boundary elements (Palaiseau, May 26-29).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of drilling parameters of a PDC bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+                <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Jean Bergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unknown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Unknown, France. pp.301-314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812839640_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling residual stresses in weldments of work-hardened aluminum alloys with microstructural effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de modèles rhéologiques par programmation génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ky Dang Van</w:t>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Community on Computational Methods in Applied Sciences (ECCOMAS) 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, London, United Kingdom. pp.652-665</w:t>
+              <w:t xml:space="preserve">Collogue de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Giens, France. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116493v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles rhéologiques par programmation génétique</w:t>
+                <w:t xml:space="preserve">Modelling residual stresses in weldments of work-hardened aluminum alloys with microstructural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+                <w:t xml:space="preserve">E. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collogue de Giens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Giens, France. pp.177-182</w:t>
+              <w:t xml:space="preserve">European Community on Computational Methods in Applied Sciences (ECCOMAS) 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, London, United Kingdom. pp.652-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116478v1</w:t>
+                <w:t xml:space="preserve">hal-00116493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par équations intégrales du frottement sur un demi-espace élasto-plastique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tentative approach for modelling crack initiation in fatigue phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 346: Fretting Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary identification of rheological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPERSYS 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orlando, United States. pp.465-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13701,218 +13689,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEALOR II Damage Mechanics and Local Approach to Fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Gourgues-Lorenzon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Florent Hannard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERN - European Organization for Nuclear Research, 441 p., 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hannard</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10125170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et structures anélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 978-2-7302-1645-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13922,51 +13910,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduced Integration for Reissner-Mindlin Non-linear Shell Analysis Using T-Splines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14002,592 +13990,592 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert Jüttler, Bernd Simeon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isogeometric Analysis and Applications 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computational Science and Engineering (107), Springer International Publishing, pp.103-125, 2015, 978-3-319-23315-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23315-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new methodology for quantitative modeling of fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.W. Hoeppner; V. Chandrasekaran; C.B. Elliott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fretting Fatigue: Current Technologies and Practices (ASTM STP 1367)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society for Testing and Materials, pp.538-552, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP14753S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements applications: numerical tools and specific fatigue problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Dang Van, I. V. Papadopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Cycle Metal Fatigue, from theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 392, Springer-Verlag, pp.169-187, 1999, 9783211831441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of drilling parameters of a PDC bit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Geoffroy</w:t>
+                <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Jean Bergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Rock Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.578-580, 1998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812839640_0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric and non-parametric identification of macro-mechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Quadraglia; J. Périaux; C. Poloni; G. Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Algorithms and Evolution Strategies in Engineering and Computer Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley, pp.327-340, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary identification of macro-mechanical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Angeline; J. Kinnear. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Genetic Programming II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.467-488, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14597,91 +14585,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des structures anélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 260 p., Editions de l'Ecole Polytechnique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14691,105 +14679,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures sous chargements mobiles : aspects mécaniques et fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paris VI, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01215797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14857,51 +14845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A6C861F"/>
+    <w:nsid w:val="972E33B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15088,51 +15076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Maiolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics6010029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ022TNB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Maiolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics6010029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>