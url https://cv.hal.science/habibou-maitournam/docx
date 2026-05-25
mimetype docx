--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -838,235 +838,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic approach for high cycle fatigue of seam welded steel joints under variable amplitude loadings</w:t>
+                <w:t xml:space="preserve">An energy-based strategy for fatigue analysis in presence of general multi-axial time varying loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pierron</w:t>
+                <w:t xml:space="preserve">Zepeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (12), pp.2966-2983. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.105367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.13348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179921v1</w:t>
+                <w:t xml:space="preserve">hal-02421856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based strategy for fatigue analysis in presence of general multi-axial time varying loadings</w:t>
+                <w:t xml:space="preserve">Thermographic approach for high cycle fatigue of seam welded steel joints under variable amplitude loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zepeng Ma</w:t>
+                <w:t xml:space="preserve">Quentin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.105367. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (12), pp.2966-2983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421856v1</w:t>
+                <w:t xml:space="preserve">hal-03179921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR effect on crack initiation under equi-biaxial loading development of the experiment</w:t>
               </w:r>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Zepeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 133, pp.60 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2090,760 +2090,760 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+                <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
+                <w:t xml:space="preserve">M.H. Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61, pp.170-183. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216167v1</w:t>
+                <w:t xml:space="preserve">hal-01324537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue design of railway wheels: a probabilistic approach</w:t>
+                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Duy-Hao Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mac Lan Nguyen Tajan</w:t>
+                <w:t xml:space="preserve">Q. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.170-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2013.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216187v1</w:t>
+                <w:t xml:space="preserve">hal-01216167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements, Part I: Beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+                <w:t xml:space="preserve">Fatigue design of railway wheels: a probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mac Lan Nguyen Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.06.023⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1136-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214738v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the behavior and the low cycle fatigue life of a welded structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Köster</w:t>
+                <w:t xml:space="preserve">Improved numerical integration for locking treatment in isogeometric structural elements, Part I: Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.11.082⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941722v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the behavior and the low cycle fatigue life of a welded structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit À La Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Alquezar-Getan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 595, pp.64-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.11.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217299v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of gradient multiaxial fatigue criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational fretting fatigue maps for different plasticity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Alquezar-Getan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hernan Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Hao Luu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leïla Flandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.12130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324537v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial fatigue models for short glass fiber reinforced polyamide - Part I: Nonlinear anisotropic constitutive behavior for cyclic response</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp 382 - 389, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47, pp 390 - 406, issn = "0142-1123", url = "http://www.sciencedirect.com/science/article/pii/S014211231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.155-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth characterisation of A356-T7 aluminum alloy under thermo-mechanical fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Merhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,64 +3308,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter Fatigue Equivalence Loadings for Specification Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp 1 - 10, issn = "0167-6636", url = "http://www.sciencedirect.com/science/article/pii/S016766361200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,90 +3633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behaviour of structures under thermomechanical loadings: Application to exhaust manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benoit À La Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4136,77 +4136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modeling Approach to Predict Fretting Fatigue on Highly Loaded Blade Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Yves Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hernan Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Alquezar-Getan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,77 +4542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New flow rules in elasto-viscoplastic constitutive models for spheroidal graphite cast-iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4665,51 +4665,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
+                <w:t xml:space="preserve">Cyclic behavior and energy approach of the fatigue of Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
@@ -4718,418 +4718,418 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4 (2), pp.395-411. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp. 395-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377218v1</w:t>
+                <w:t xml:space="preserve">hal-00419727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Dang Van</w:t>
+                <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.395-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2009.4.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525603v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Design of Notched Components with Stress Gradients and Cyclic Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive approach for modeling fatigue and fracture of rails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Flavenot</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (19), pp.2626-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2008.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487509v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior and energy approach of the fatigue of Shape Memory Alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue Design of Notched Components with Stress Gradients and Cyclic Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Flavenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.750-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CRACKED BEAM FINITE ELEMENT FOR ROTATING SHAFT DYNAMICS AND STABILITY ANALYSIS</w:t>
               </w:r>
@@ -5348,64 +5348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mac Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.341-346. </w:t>
@@ -5597,64 +5597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 200 (1-3), pp 25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5817,64 +5817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Welding &amp; Joining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (3), pp. 278-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6063,51 +6063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6622,51 +6622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critère de fatigue polycyclique pour des métaux anisotropes: application au monocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6951,64 +6951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified analysis for low and high cycle fatigue based on shakedown concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7067,51 +7067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling contact in railways: modelling, simulation and damage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7164,326 +7164,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la réponse asymptotique d'une structure anélastique sous chargement thermomécanique cyclique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de calcul de structures soumises a des chargements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
+                <w:t xml:space="preserve">Jean Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01516-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.247-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111359v1</w:t>
+                <w:t xml:space="preserve">hal-00111353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some recent trends in modelling of contact fatigue and wear in rail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la réponse asymptotique d'une structure anélastique sous chargement thermomécanique cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1648(02)00104-7⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330, pp.703-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01516-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111361v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de calcul de structures soumises a des chargements mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">On some recent trends in modelling of contact fatigue and wear in rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.247-261. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 253, pp.219-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1648(02)00104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111353v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-échelle en fatigue polycyclique anisotherme</w:t>
               </w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 203-204, pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7818,51 +7818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 33, pp.3739-3753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7887,51 +7887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoplastic analysis of repeated moving contact - Application to railways damage phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,267 +8353,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04504800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Serre</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717664v1</w:t>
+                <w:t xml:space="preserve">hal-03717662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of fretting wear using an adaptive cycle jump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Breuze</w:t>
+                <w:t xml:space="preserve">Modélisation vibratoire de structures présentant des corps rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2022 - 11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04480819v1</w:t>
+                <w:t xml:space="preserve">hal-03717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
+                <w:t xml:space="preserve">Finite element modelling of fretting wear using an adaptive cycle jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Breuze</w:t>
@@ -8644,194 +8644,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">ESMC 2022 - 11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04516233v1</w:t>
+                <w:t xml:space="preserve">cea-04480819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'usure par fretting : utilisation d'une méthode de saut de cycle adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Breuzé</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Breuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717662v1</w:t>
+                <w:t xml:space="preserve">cea-04516233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la rupture ductile par approche locale</w:t>
               </w:r>
@@ -8925,77 +8925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'indicateurs physiques d'endommagement localisé pour les assemblages soudés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9486,77 +9486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Gradient Plasticity Models: Formulation and Application in Micromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam National Conference on Engineering Mechanics (35th Anniversary of Institute of Mechanics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9581,51 +9581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy-Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9784,77 +9784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Fatigue Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conference on Fatigue Design,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9879,77 +9879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard gradient plasticity: formulation and numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hao Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA, 11th National Symposium on Mechanical Structure Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9968,243 +9968,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement asymptotique des structures soumises à des chargements thermo-mécaniques cycliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+                <w:t xml:space="preserve">Influence du procédé d'injection dans la simulation mécanique de thermoplastiques chargés en fibres de verre courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592936v1</w:t>
+                <w:t xml:space="preserve">hal-00592881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du procédé d'injection dans la simulation mécanique de thermoplastiques chargés en fibres de verre courtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Launay</w:t>
+                <w:t xml:space="preserve">Comportement asymptotique des structures soumises à des chargements thermo-mécaniques cycliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ida Raoult</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592881v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis of catenary contact wires for high speed trains</w:t>
               </w:r>
@@ -10292,1171 +10292,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Merhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525702v1</w:t>
+                <w:t xml:space="preserve">hal-00525734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oger</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525723v1</w:t>
+                <w:t xml:space="preserve">hal-00579802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-isothermal fatigue crack growth law for the A356-T7 aluminium alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct cyclic methods for structures under thermomechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Augustins</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture of materials and structures from micro to macro scale - ECF 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Dresden, Germany. pp.#43</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525734v1</w:t>
+                <w:t xml:space="preserve">hal-00525702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Comportement Cyclique d'un Thermoplastique Renforcé en Fibres de Verre Courtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Launay</w:t>
+                <w:t xml:space="preserve">Asymptotic behaviour of structures subjected to thermomechanical cyclic loadings: application to exhaust manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème DEPOS, Déformation des Polymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, GUIDEL, France. pp.XXX</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579802v1</w:t>
+                <w:t xml:space="preserve">hal-00525723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode Arlequin au dimensionnement à la fatigue des structures soudées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Trang Lê</w:t>
+                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413607v1</w:t>
+                <w:t xml:space="preserve">hal-03391467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par thermographie infrarouge du comportement d'éprouvettes en acier sollicitées en fatigue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Bissieux</w:t>
+                <w:t xml:space="preserve">Application de la méthode Arlequin au dimensionnement à la fatigue des structures soudées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Trang Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Augustins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391467v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement élastoviscoplastique d'une fonte GS et son intégration numérique</w:t>
+                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.283-288</w:t>
+              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487614v1</w:t>
+                <w:t xml:space="preserve">hal-00165827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éléments finis étendus pour la modélisation des structures soudées par points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burry</w:t>
+                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495777v1</w:t>
+                <w:t xml:space="preserve">hal-00192929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en point d'un nouveau modèle de comportement élasto-viscoplastique. Application au dimensionnement à la fatigue d'un collecteur d'échappement de moteur diesel en fonte</w:t>
+                <w:t xml:space="preserve">Comportement élastoviscoplastique d'une fonte GS et son intégration numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes journées de printemps - JP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165827v1</w:t>
+                <w:t xml:space="preserve">hal-01487614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une nouvelle loi de comportement élasto-viscoplastique pour une fonte à graphite sphéroidal. Application au dimensionnement à la fatigue oligocyclique d'un collecteur d'échappement de moteur diesel automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Rémy</w:t>
+                <w:t xml:space="preserve">éléments finis étendus pour la modélisation des structures soudées par points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192929v1</w:t>
+                <w:t xml:space="preserve">hal-01495777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche eulérienne et interaction fluide-structure pour la simulation du Friction Stir Welding</w:t>
               </w:r>
@@ -11468,51 +11468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bastier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11684,77 +11684,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nato RTA/ATV Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Williamsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11805,51 +11805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11930,51 +11930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Giens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Giens, France. pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,51 +12120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulon, France. pp.413-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12202,51 +12202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the stabilized response of a structure undergoing cyclic thermal-mechanical loads by a direct cyclic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,51 +12327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d'un disque de frein automobile par une méthode de calcul eulérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12403,557 +12403,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de calcul de structures soumises à des chargements mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
+                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. P. Lieurade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.451-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116165v1</w:t>
+                <w:t xml:space="preserve">hal-00116182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified approach for low and high cycle fatigue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ky Dang Van</w:t>
+                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Unknown, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.875-882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116184v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de cycle limite par une méthode cyclique directe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+                <w:t xml:space="preserve">Une méthode de calcul de structures soumises à des chargements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gaombalet</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque CSMA (Computational Structural Mechanics Association ) de Giens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Giens, France. pp.351-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.247-261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116164v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling contact fatigue on afnor 32cdv13 steel: high cycle multiaxial fatigue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified approach for low and high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ky Dang Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unknown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Merrien</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00116182v1</w:t>
+                <w:t xml:space="preserve">hal-00116184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for anisothermal high-cycle fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de cycle limite par une méthode cyclique directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibou Maitournam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. L. Nguyen-Tajan</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.875-882</w:t>
+                <w:t xml:space="preserve">Jérôme Gaombalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116181v1</w:t>
+                <w:t xml:space="preserve">hal-00116164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks on scales of materials description in fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13324,51 +13324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling residual stresses in weldments of work-hardened aluminum alloys with microstructural effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13494,51 +13494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tentative approach for modelling crack initiation in fatigue phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14045,51 +14045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a new methodology for quantitative modeling of fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ky Dang Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14845,51 +14845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="972E33B7"/>
+    <w:nsid w:val="ADD4BB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15076,51 +15076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Maiolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics6010029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/habibou-maitournam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0700-7702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119896648" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Maiolino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geotechnics6010029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caradec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458200v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mertens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Dewulf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Belmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gendron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13563-024-00425-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04218053v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bl&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2022.133219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepeng Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105367" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pierron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13348" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gourdin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Dhahri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Courtin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2018.02.052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phalippou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.01.075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN43S41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Zepeng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.624" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouabdallah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHSRVHGN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.J. Hughes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.11.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hao Luu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Maitournam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.S. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Hao Luu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. S. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2013.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen Tajan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12194" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXTZ8G1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J1ZS5SX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit &#192; La Guillaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.11.082" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQJZ0JLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alquezar-Getan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hernan Arrieta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Flandi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.12130" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B9FC5C0363021516ABC4994A3C0649202535DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Launay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.03.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2012.09.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.01.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2CDWJ2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Merhy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Augustins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.03.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DMKVRTR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00720568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.04.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676003v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.11.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQK0QJNW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao L&#234; Minh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.04.040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F51GQDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.02.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0LXW0Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525572v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.08.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHLXL2VK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yves Wackers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3205026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fraux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Laloue" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2010012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JKXX5BX3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481350v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L6X1ZS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dang Van" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01RPM2Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Dang Van" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flavenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99R9NCS4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber El Arem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2008.3.893" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jabbado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01201.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6VM5SLR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329593v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2008050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDF8F3F36DF8E997AF28AB1EB6852F8E6F0AC148/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Billotey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008012" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6K21QJZN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.10.083" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FV2K89D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/REMN.16.643-663" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329306X102093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitournam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mac Lan Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.02.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWGC2JDJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111505v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bastier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.41-52" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Coelho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Angelo Mour&#227;o Dias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Lieurade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00797.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2004.00772.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2003.11.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111419v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Maestro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.627-636" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H Schwartz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stolz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Steayert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-9877(03)00102-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00675.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZHTVCT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00698.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7MDWK0F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111353v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Thomas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.247-261" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111359v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01516-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111361v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(02)00104-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)00049-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9SK6L2J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lederer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690470" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Maouche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(96)07428-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3DC9MMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanus" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111519v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prasil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1648(95)06864-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1MH6DDT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484386v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04482514v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Breuze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04504800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Serre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717662v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04480819v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060202v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwane Kebiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Di Paola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Courtin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Le Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444976v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thurieau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717037v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592881v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592936v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Massat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.L. Nguyen Tajan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525734v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525702v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00525723v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391467v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413607v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Trang L&#234;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165827v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812914v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812983v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mac Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117656v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Arrieta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wackers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117681v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Peyrac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116384v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117682v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Mechkour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coelho" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. P. Lieurade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merrien" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. L. Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116165v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaombalet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117876v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116530v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Geoffroy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Putot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812839640_0028" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sarrazin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116457v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04288497v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Gourgues-Lorenzon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hannard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10125170" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23315-4_5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112274v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14753S" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112496v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111605v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lamy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00778288v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01215797v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>