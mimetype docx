--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1031,300 +1031,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations Analysis with Comparative Study of a PMSG Performances for Small WT Application by FEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Analysis of an External-Rotor Internal-Stator Doubly Fed Induction Generator for Small Wind Turbine Application by Fem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouhadouza Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Mellah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K E Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5923/j.ijee.20130302.03⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ijrse.20130201.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407831v1</w:t>
+                <w:t xml:space="preserve">hal-01407825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of STATCOM to Increase Transient Stability of Wind Farm</w:t>
+                <w:t xml:space="preserve">Simulations Analysis with Comparative Study of a PMSG Performances for Small WT Application by FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K E Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Electrical Power and Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.epes.20130202.14⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.55 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5923/j.ijee.20130302.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313893v1</w:t>
+                <w:t xml:space="preserve">hal-01407831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of an External-Rotor Internal-Stator Doubly Fed Induction Generator for Small Wind Turbine Application by Fem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of STATCOM to Increase Transient Stability of Wind Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Mellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ijrse.20130201.11⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Electrical Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.epes.20130202.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407825v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Performances Analysis of Different Rotor Types for PMSG Used in Wind Turbine Application</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Mellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.55 - 64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5923/j.ijee.20130302.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313892v1</w:t>
@@ -1483,51 +1483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation analysis of outer stator inner rotor DFIG by 2D and 3D finite element methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K E Hemsas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,51 +2119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mellah.e-monsite.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Maafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Mellah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Yahiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X241267742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Drid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1411057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemsas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlahneche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2021.4.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouyakoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zerglaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijeecs.v20.i2.pp744-751" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1711-330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01407695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01407809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Bounasla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.s.2015030101.13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130201.11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Hemsas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ijee.20130302.03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.epes.20130202.14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadouza Boubekeur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gherbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemsas Kamel Eddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01730067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01410998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mellah.e-monsite.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Maafa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Mellah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Sahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Yahiou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309524X241267742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04525096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Drid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55549/epstem.1411057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemsas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benlahneche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2021.4.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Bouyakoub" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taleb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zerglaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijeecs.v20.i2.pp744-751" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cecati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1711-330" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01407695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2016.070731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01407809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Bounasla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.jeee.s.2015030101.13" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijrse.20130201.11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhadouza Boubekeur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gherbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Hemsas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.ijee.20130302.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.epes.20130202.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemsas Kamel Eddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01730067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benbouhenni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01410998v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>