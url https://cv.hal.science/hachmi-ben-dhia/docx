--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -988,718 +988,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation and model adaptation for a stochastic-deterministic coupling method based on the Arlequin method</w:t>
+                <w:t xml:space="preserve">Incompressibility in the multimodel Arlequin framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 96 (2), pp.87-109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 94 (4), pp.374-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4540⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869049v1</w:t>
+                <w:t xml:space="preserve">hal-00845466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompressibility in the multimodel Arlequin framework</w:t>
+                <w:t xml:space="preserve">Error estimation and model adaptation for a stochastic-deterministic coupling method based on the Arlequin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (4), pp.374-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4454⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 96 (2), pp.87-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845466v1</w:t>
+                <w:t xml:space="preserve">hal-00869049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de contact frottant en grandes transformations: du continu au discret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Seroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Morlighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12506559.2000.10511439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (210), pp.776-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672151v1</w:t>
+                <w:t xml:space="preserve">hal-00813753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ice flow models of varying orders of complexity with the Tiling method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problèmes de contact frottant en grandes transformations: du continu au discret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lacour</w:t>
+                <w:t xml:space="preserve">Isabelle Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rignot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58 (210), pp.776-786. </w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1-3), pp.243-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3189/2012JoG11J195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12506559.2000.10511439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813753v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Averaging Operator for Atomic-to-Continuum Coupling Methods by the Arlequin Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid frictional contact particles-in elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.T. Oden</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMERICAL ANALYSIS OF MULTISCALE COMPUTATIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21943-6_15⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2-4), pp.417-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.417-430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845467v1</w:t>
+                <w:t xml:space="preserve">hal-04507204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid frictional contact particles-in elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an Averaging Operator for Atomic-to-Continuum Coupling Methods by the Arlequin Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMERICAL ANALYSIS OF MULTISCALE COMPUTATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.369-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21943-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.11.417-430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04507204v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Arlequin method to some structures with defects</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806211v1</w:t>
+                <w:t xml:space="preserve">hal-00751453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic - deterministic coupling method for continuum mechanics</w:t>
               </w:r>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (47-48), pp.3280-3288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2113,77 +2113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new adaptive modeling strategy based on optimal control for atomic-to-continuum coupling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 200 (37-40), pp.2675-2696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2302,107 +2302,107 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751453v1</w:t>
+                <w:t xml:space="preserve">hal-04806211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,77 +2478,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice Flux divergence anomalies on 79 north Glacier, Greeland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,342 +2606,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost forces and spurious effects in atomic-to-continuum coupling methods by the Arlequin approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+                <w:t xml:space="preserve">Compatibility measure and penalized contact resolution for incompatible interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vermot Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.T. Oden</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2879⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.317-328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751436v1</w:t>
+                <w:t xml:space="preserve">hal-00987025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility measure and penalized contact resolution for incompatible interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balmès</w:t>
+                <w:t xml:space="preserve">Ghost forces and spurious effects in atomic-to-continuum coupling methods by the Arlequin approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pasquet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (8-9), pp.1081-1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.317-328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987025v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of basal drag inferred using control methods from a full-Stokes and simpler models for Pine Island Glacier, West Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morlighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Seroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,51 +3018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the use of XFEM within the Arlequin frameword for crack propagation simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1403-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3087,64 +3087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive strategy for the control of modeling error in two-dimensional atomic-to-continuum coupling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of Modeling Error for the Coupling of Particle and Continuum Models by the Arlequin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,217 +3447,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Application of the Arlequin Method to the Coupling of Particle and Continuum Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Further insights by theoretical investigations of the multiscale Arlequin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.1-18</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (3), pp.215-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294141v1</w:t>
+                <w:t xml:space="preserve">hal-00751336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insights by theoretical investigations of the multiscale Arlequin method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Application of the Arlequin Method to the Coupling of Particle and Continuum Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (3), pp.215-232</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751336v1</w:t>
+                <w:t xml:space="preserve">hal-00294141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-Sets fields, placement and velocity based formulations of contact-impact problems</w:t>
               </w:r>
@@ -4384,217 +4384,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre Arlequin généralisée en réduction de modèle pour la fabrication additive</w:t>
+                <w:t xml:space="preserve">Simulation thermique multi-échelle du procédé de Fabrication Additive: Fusion Laser sur lit de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
+                <w:t xml:space="preserve">Andréa Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Hachmi Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824608v1</w:t>
+                <w:t xml:space="preserve">hal-04824606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation thermique multi-échelle du procédé de Fabrication Additive: Fusion Laser sur lit de poudre</w:t>
+                <w:t xml:space="preserve">Un cadre Arlequin généralisée en réduction de modèle pour la fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Barbarulo</w:t>
+                <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhia Hachmi Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824606v1</w:t>
+                <w:t xml:space="preserve">hal-04824608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of instability and flatness defects of sheets: application to rolling process</w:t>
               </w:r>
@@ -4787,51 +4787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation du procédé de Fabrication Additive: Fusion laser sur lit de poudre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Barbarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,411 +4863,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de phénomènes microscopiques dans une approche muti-échelle du contact</w:t>
+                <w:t xml:space="preserve">A REDUCED-WEAK COUPLING FOR MULTI-SCALE DYNAMIC PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Shuimiao</w:t>
+                <w:t xml:space="preserve">Khalil Abben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2015: 2nd International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516630v1</w:t>
+                <w:t xml:space="preserve">hal-01868074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A REDUCED-WEAK COUPLING FOR MULTI-SCALE DYNAMIC PROBLEMS</w:t>
+                <w:t xml:space="preserve">Prise en compte de phénomènes microscopiques dans une approche muti-échelle du contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Abben</w:t>
+                <w:t xml:space="preserve">Du Shuimiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2015: 2nd International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868074v1</w:t>
+                <w:t xml:space="preserve">hal-01516630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of flatness defects: application to rolling process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">A Multi-Physics and Multi-Scale Approach For Hollow Clay-Brick Masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868101v1</w:t>
+                <w:t xml:space="preserve">hal-01511927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Physics and Multi-Scale Approach For Hollow Clay-Brick Masonry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Sridi</w:t>
+                <w:t xml:space="preserve">Numerical simulation of flatness defects: application to rolling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kékéli Kpogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Zahrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">12e Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511927v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle en dynamique des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,64 +5651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coupling between stochastic and deterministic continuum models in the framework of the Arlequin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,294 +5753,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized modeling of uncertainty in the Arlequin framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Adaptive modeling and simulation for coupling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation (ADMOS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983223v1</w:t>
+                <w:t xml:space="preserve">hal-01584452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+                <w:t xml:space="preserve">Localized modeling of uncertainty in the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St. Petersbourg, Russia. pp.457-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0289-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimation for the coupling between a deterministic continuum model and a stochastic discrete model in the Arlequin framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,208 +6055,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation (ADMOS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive modeling and simulation for coupling methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation (ADMOS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584452v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coupling of a stochastic continuum model with a deterministic one in the framework of the Arlequin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,64 +6307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage adaptatif d un modèle stochastique et d un modèle déterministe par la méthode Arlequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6464,360 +6464,360 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia. pp.457-468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0289-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an optimal approach for adaptive atomic-to-continuum coupling methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+                <w:t xml:space="preserve">Multiscale stochastic model and coupling with the Arlequin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584537v1</w:t>
+                <w:t xml:space="preserve">hal-01584467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale stochastic model and coupling with the Arlequin method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">On an optimal approach for adaptive atomic-to-continuum coupling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584467v1</w:t>
+                <w:t xml:space="preserve">hal-01584537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Arlequin et décomposition de domaine : aspects théoriques et logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6849,1124 +6849,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de problèmes de structures multi-défauts dans le cadre Arlequin. Préconisations pratiques et adaptation du solveur FETI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Elkhodja</w:t>
+                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408459v1</w:t>
+                <w:t xml:space="preserve">hal-01422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic bridging of scales in the Arlequin framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+                <w:t xml:space="preserve">Goal-oriented adaptivity for the control of modeling errors in multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413823v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of local alterations using Level-Sets within the Arlequin framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented adaptivity for the control of modeling errors in multiscale simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+                <w:t xml:space="preserve">Stochastic bridging of scales in the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584549v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation continue en vitesse du contact frottement. Application à la simulation du temps de chute d'une grappe de commande dans un cœur de réacteur nucléaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Massin</w:t>
+                <w:t xml:space="preserve">Résolution de problèmes de structures multi-défauts dans le cadre Arlequin. Préconisations pratiques et adaptation du solveur FETI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422173v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de compatibilité et recherche de solutions régulières en contact pénalisé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lemaire</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414399v1</w:t>
+                <w:t xml:space="preserve">hal-01421846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multiscale simulations for complex molecular structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Mesure de compatibilité et recherche de solutions régulières en contact pénalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vermot Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Adaptive Modeling and Simulation (ADMOS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584546v1</w:t>
+                <w:t xml:space="preserve">hal-00414399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive multiscale simulations for complex molecular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Adaptive Modeling and Simulation (ADMOS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421846v1</w:t>
+                <w:t xml:space="preserve">hal-01584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of modeling errors for a coupling method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Arlequin methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Domain Decomposition 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584825v1</w:t>
+                <w:t xml:space="preserve">hal-00281293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arlequin methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of modeling errors for a coupling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domain Decomposition 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281293v1</w:t>
+                <w:t xml:space="preserve">hal-01584825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of the position and size of the overlap region in an atomistic-to-continuum coupling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7998,178 +7998,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multi-échelles et usure des structures minces en contact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling in the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, France. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504173v1</w:t>
+                <w:t xml:space="preserve">hal-00280987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in the Arlequin framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses multi-échelles et usure des structures minces en contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, France. pp.14-19</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280987v1</w:t>
+                <w:t xml:space="preserve">hal-01504173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an Adaptive Approach for Atomistic-to-Continuum Coupling Methods</w:t>
               </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Goeteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8516,112 +8516,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arlequin method: a partition of models for concurrent multiscale analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Challenges in Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280995v1</w:t>
+                <w:t xml:space="preserve">hal-00280946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analyses and wearof thin structures in contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8637,165 +8676,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the rod cluster drop time into a nuclear core using a continuous lagrangian formulation of contact</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Arlequin method: a partition of models for concurrent multiscale analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Workshop Challenges in Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280946v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments of and in the multimodel and multiscale Arlequin method</w:t>
               </w:r>
@@ -8857,96 +8857,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-Global approaches. The Arlequin method</w:t>
+                <w:t xml:space="preserve">How the Arlequin method could help for the sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque National de Calcul des Structures, Giens 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">ESAFORM-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281019v1</w:t>
+                <w:t xml:space="preserve">hal-00280926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches locales-globales: méthode Arlequin</w:t>
               </w:r>
@@ -8995,109 +9008,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Arlequin method could help for the sheet metal forming simulation</w:t>
+                <w:t xml:space="preserve">Local-Global approaches. The Arlequin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque National de Calcul des Structures, Giens 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280926v1</w:t>
+                <w:t xml:space="preserve">hal-00281019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'interface multi-niveau pour les problèmes de contact</w:t>
               </w:r>
@@ -9888,51 +9888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of XFEM within the Arlequin framework for the simulation of crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10256,51 +10256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouevidjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feeser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2173083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1263959" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuimiao Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1648-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1578-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2018026400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Kpogan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1288-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1236-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJX0XCDL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511439" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21943-6_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8BM5027-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.417-430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.291-304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2004.9737694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04806211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK1GP260-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00709540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TNQGCDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751436v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQV725VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.317-328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Bauman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.12.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFW5V1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Bauman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N2SXDFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Zammali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSF2FGHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.67-80" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18PZ0J4H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01900-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TT8PL6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruyssen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leconte-Blanche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Hachmi Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barbarulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516630v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Shuimiao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abben" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868101v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sridi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpogan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tampango" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04983223v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0289-9_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H41WZZ1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413823v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413978v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prud'Homme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280947v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280961v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouevidjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feeser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2173083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1263959" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuimiao Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1648-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1578-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2018026400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Kpogan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1288-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1236-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJX0XCDL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.417-430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Oden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21943-6_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8BM5027-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.291-304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2004.9737694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK1GP260-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00709540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TNQGCDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04806211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.317-328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQV725VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Bauman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.12.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFW5V1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Bauman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N2SXDFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Zammali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSF2FGHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.67-80" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18PZ0J4H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01900-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TT8PL6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruyssen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leconte-Blanche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barbarulo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Hachmi Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abben" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Shuimiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sridi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpogan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tampango" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04983223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0289-9_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H41WZZ1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504173v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prud'Homme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280961v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>