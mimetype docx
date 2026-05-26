--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1446,260 +1446,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid frictional contact particles-in elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an Averaging Operator for Atomic-to-Continuum Coupling Methods by the Arlequin Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Zarroug</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/reef.11.417-430⟩</w:t>
+              <w:t xml:space="preserve">NUMERICAL ANALYSIS OF MULTISCALE COMPUTATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.369-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21943-6_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507204v1</w:t>
+                <w:t xml:space="preserve">hal-00845467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an Averaging Operator for Atomic-to-Continuum Coupling Methods by the Arlequin Approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid frictional contact particles-in elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.T. Oden</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Zarroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMERICAL ANALYSIS OF MULTISCALE COMPUTATIONS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2-4), pp.417-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.11.417-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21943-6_15⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00845467v1</w:t>
+                <w:t xml:space="preserve">hal-04507204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Arlequin method to some structures with defects</w:t>
               </w:r>
@@ -1953,400 +1953,400 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751453v1</w:t>
+                <w:t xml:space="preserve">hal-04806211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic - deterministic coupling method for continuum mechanics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and computation of fretting wear of structures under sharp contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (1), pp.6183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709540v1</w:t>
+                <w:t xml:space="preserve">hal-00751453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adaptive modeling strategy based on optimal control for atomic-to-continuum coupling simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic - deterministic coupling method for continuum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.T. Oden</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 200 (37-40), pp.2675-2696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 200 (47-48), pp.3280-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00751463v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and computation of fretting wear of structures under sharp contact</w:t>
+                <w:t xml:space="preserve">A new adaptive modeling strategy based on optimal control for atomic-to-continuum coupling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2958⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 200 (37-40), pp.2675-2696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806211v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass conservation approach for mapping glacier ice thickness</w:t>
               </w:r>
@@ -2755,77 +2755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost forces and spurious effects in atomic-to-continuum coupling methods by the Arlequin approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (8-9), pp.1081-1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,51 +3087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive strategy for the control of modeling error in two-dimensional atomic-to-continuum coupling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of Modeling Error for the Coupling of Particle and Continuum Models by the Arlequin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,64 +3561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive modeling and simulation for coupling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5861,359 +5861,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized modeling of uncertainty in the Arlequin framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Clouteau</w:t>
+                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983223v1</w:t>
+                <w:t xml:space="preserve">hal-00592921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation for the coupling between a deterministic continuum model and a stochastic discrete model in the Arlequin framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localized modeling of uncertainty in the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation (ADMOS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St. Petersbourg, Russia. pp.457-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-0289-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584453v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+                <w:t xml:space="preserve">Error estimation for the coupling between a deterministic continuum model and a stochastic discrete model in the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation (ADMOS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592921v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive coupling of a stochastic continuum model with a deterministic one in the framework of the Arlequin method</w:t>
               </w:r>
@@ -6428,396 +6428,396 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized modeling of uncertainty in the Arlequin framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on the Vibration Analysis of Structures with Uncertainties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, St. Petersburg, Russia. pp.457-468, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0289-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale stochastic model and coupling with the Arlequin method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Cottereau</w:t>
+                <w:t xml:space="preserve">On an optimal approach for adaptive atomic-to-continuum coupling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584467v1</w:t>
+                <w:t xml:space="preserve">hal-01584537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an optimal approach for adaptive atomic-to-continuum coupling methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+                <w:t xml:space="preserve">Multiscale stochastic model and coupling with the Arlequin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584537v1</w:t>
+                <w:t xml:space="preserve">hal-01584467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Arlequin et décomposition de domaine : aspects théoriques et logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6957,230 +6957,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented adaptivity for the control of modeling errors in multiscale simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+                <w:t xml:space="preserve">Résolution de problèmes de structures multi-défauts dans le cadre Arlequin. Préconisations pratiques et adaptation du solveur FETI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584549v1</w:t>
+                <w:t xml:space="preserve">hal-01408459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of local alterations using Level-Sets within the Arlequin framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+                <w:t xml:space="preserve">Goal-oriented adaptivity for the control of modeling errors in multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413978v1</w:t>
+                <w:t xml:space="preserve">hal-01584549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic bridging of scales in the Arlequin framework</w:t>
               </w:r>
@@ -7192,51 +7205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7255,459 +7268,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de problèmes de structures multi-défauts dans le cadre Arlequin. Préconisations pratiques et adaptation du solveur FETI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Elkhodja</w:t>
+                <w:t xml:space="preserve">Propagation of local alterations using Level-Sets within the Arlequin framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408459v1</w:t>
+                <w:t xml:space="preserve">hal-01413978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de compatibilité et recherche de solutions régulières en contact pénalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vermot Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421846v1</w:t>
+                <w:t xml:space="preserve">hal-00414399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de compatibilité et recherche de solutions régulières en contact pénalisé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Balmès</w:t>
+                <w:t xml:space="preserve">Adaptive multiscale simulations for complex molecular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lemaire</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul T. Bauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Adaptive Modeling and Simulation (ADMOS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414399v1</w:t>
+                <w:t xml:space="preserve">hal-01584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive multiscale simulations for complex molecular structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cadre général pour le traitement des problèmes d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Tinsley Oden</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Adaptive Modeling and Simulation (ADMOS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584546v1</w:t>
+                <w:t xml:space="preserve">hal-01421846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arlequin methodology</w:t>
               </w:r>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of modeling errors for a coupling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tinsley Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of the position and size of the overlap region in an atomistic-to-continuum coupling method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul T. Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Elkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Oden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Goeteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,247 +8857,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Arlequin method could help for the sheet metal forming simulation</w:t>
+                <w:t xml:space="preserve">Local-Global approaches. The Arlequin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM-2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque National de Calcul des Structures, Giens 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280926v1</w:t>
+                <w:t xml:space="preserve">hal-00281019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches locales-globales: méthode Arlequin</w:t>
+                <w:t xml:space="preserve">How the Arlequin method could help for the sheet metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Torkhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">ESAFORM-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812999v1</w:t>
+                <w:t xml:space="preserve">hal-00280926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-Global approaches. The Arlequin method</w:t>
+                <w:t xml:space="preserve">Approches locales-globales: méthode Arlequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque National de Calcul des Structures, Giens 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281019v1</w:t>
+                <w:t xml:space="preserve">hal-01812999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'interface multi-niveau pour les problèmes de contact</w:t>
               </w:r>
@@ -10256,51 +10256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouevidjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feeser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2173083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1263959" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuimiao Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1648-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1578-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2018026400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Kpogan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1288-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1236-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJX0XCDL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.417-430" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845467v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Oden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21943-6_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8BM5027-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.291-304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2004.9737694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK1GP260-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00709540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TNQGCDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04806211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.317-328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQV725VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Bauman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.12.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFW5V1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Bauman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N2SXDFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Zammali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSF2FGHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.67-80" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18PZ0J4H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01900-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TT8PL6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruyssen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leconte-Blanche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barbarulo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Hachmi Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abben" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Shuimiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sridi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpogan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tampango" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04983223v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0289-9_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H41WZZ1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584546v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504173v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prud'Homme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280961v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Som&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouevidjin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mouillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feeser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2173083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01898420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Albella Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1263959" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuimiao Du" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1648-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1578-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Fish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2018026400" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;k&#233;li Kpogan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zahrouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1288-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1236-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yendoubouam Tampango" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJX0XCDL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00813753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Seroussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlighem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/2012JoG11J195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zarroug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511439" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00845467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prudhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouclier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Oden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21943-6_15" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8BM5027-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.417-430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.291-304" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2004.9737694" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04806211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK1GP260-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00709540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clouteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.07.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.12.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TNQGCDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NL880WRB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047338" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermot Des Roches" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pasquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.317-328" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2879" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQV725VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043853" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T. Bauman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.12.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKFW5V1L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314527v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhodja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Roux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Bauman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tinsley Oden" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.03.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N2SXDFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751336v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Zammali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSF2FGHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.67-80" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1229" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18PZ0J4H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01900-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TT8PL6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006673v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruyssen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leconte-Blanche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Barbarulo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Hachmi Ben" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barbarulo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Abdelkhalek," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abben" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Shuimiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sridi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516633v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpogan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tampango" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahrouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Attia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04983223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0289-9_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H41WZZ1H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584453v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04704821v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584467v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422173v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413823v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584825v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504173v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Prud'Homme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508943v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281019v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280815v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280961v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812912v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00606785v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Voldoire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294198v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>